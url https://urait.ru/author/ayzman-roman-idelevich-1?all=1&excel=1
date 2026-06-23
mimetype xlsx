--- v2 (2026-02-23)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>23.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,80 +133,77 @@
   <si>
     <t>21.04.2017</t>
   </si>
   <si>
     <t>ЗДОРОВЬЕСБЕРЕГАЮЩИЕ ТЕХНОЛОГИИ В ОБРАЗОВАНИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Айзман Р. И., Мельникова М. М., Косованова Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф другой организации</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
-    <t>Курс содержит сведения об основных заболеваниях в школьном возрасте. В нем представлена оценка функционального, психического состояния здоровья человека методом скрининг-диагностики, раскрыта тактика оказания доврачебной помощи про неотложных состояниях, а также показана организация оздоровительных мероприятий в школе.</t>
+    <t>Настоящее учебное пособие содержит сведения об основных заболеваниях в школьном возрасте. В нем представлена оценка функционального, психического состояния здоровья человека методом скрининг-диагностики, раскрыта тактика оказания доврачебной помощи про неотложных состояниях, а также показана организация оздоровительных мероприятий в школе. Книга дополнена большим количеством таблиц и иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07354-6</t>
   </si>
   <si>
     <t>74.200я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.06.2019</t>
   </si>
   <si>
     <t>ЗДОРОВЬЕСБЕРЕГАЮЩИЕ ТЕХНОЛОГИИ В ОБРАЗОВАНИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс содержит сведения об основных заболеваниях в школьном возрасте. В нем представлена оценка функционального, психического состояния здоровья человека методом скрининг-диагностики, раскрыта тактика оказания доврачебной помощи про неотложных состояниях, а также показана организация оздоровительных мероприятий в школе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, а также педагогов, школьных врачей, сотрудников центров здоровья в системе образования и родителей.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-11682-3</t>
   </si>
   <si>
     <t>74.200я723</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>КОМПЛЕКСНАЯ ОЦЕНКА ЗДОРОВЬЯ УЧАСТНИКОВ ОБРАЗОВАТЕЛЬНОГО ПРОЦЕССА. Учебник для вузов</t>
   </si>
   <si>
     <t>Айзман Р. И., Лебедев А. В., Айзман Н. И., Рубанович В. Б. ; Под общ. ред. Айзмана Романа Иделевича</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>В учебном пособии авторами раскрыты современные теоретические представления о здоровье человека, его структуре и компонентах (физическом, психическом и духовно-нравственном) и критериях оценки; описаны методики скрининг-диагностики различных компонентов здоровья, на основе которых формируется комплексная оценка физического и психического состояния организма обучающихся, а также показатели, характеризующие уровень здоровьесберегающей деятельности образовательной организации; изложены бланковые и компьютерные технологии оценки здоровья сотрудников образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-12545-0</t>
   </si>
   <si>
     <t>51.204.0я73</t>
@@ -241,72 +238,72 @@
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Учебное пособие посвящено анализу психофизиологических процессов в формировании и сохранении здоровья человека и медико-биологическим проблемам его нарушения. В издании рассмотрены психофизиологические параметры индивидуального развития человека, основы психической деятельности с точки зрения здоровья и нарушений, а также принципы повышения эффективности учебного процесса в зависимости от состояния здоровья. Особое внимание уделено нервно-психическим нарушениям у детей и подростков, их профилактике и коррекции. Книга дополнена вопросами и заданиями и списками литературы, которые помогут студентам закрепить полученные знания по курсу.</t>
   </si>
   <si>
     <t>978-5-534-21172-6</t>
   </si>
   <si>
     <t>51.1я723</t>
   </si>
   <si>
     <t>27.08.2024</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ЭКОНОМИКЕ: ФИНАНСОВАЯ ГРАМОТНОСТЬ И БЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Айзман Р. И., Новикова Н. О., Богданчикова Е. Н.</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>В курсе описана методика обучения финансовой грамотности и безопасности. В теоретической части дается понятие финансовой грамотности и безопасности, приводятся классификация угроз и инструменты противодействия им, раскрываются особенности взаимодействия государственных структур в противодействии угрозам финансовой безопасности граждан. Практическая часть посвящена таким педагогическим приемам обучения, как презентации, деловые игры, тренинги, квесты и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры высших учебных заведений, обучающихся по педагогическим направлениям</t>
+    <t>В курсе описана методика обучения финансовой грамотности и безопасности. В теоретической части дается понятие финансовой грамотности и безопасности, приводятся классификация угроз и инструменты противодействия им, раскрываются особенности взаимодействия государственных структур в противодействии угрозам финансовой безопасности граждан. Практическая часть посвящена таким педагогическим приемам обучения, как презентации, деловые игры, тренинги, квесты и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры высших учебных заведений, обучающихся по педагогическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19972-7</t>
   </si>
   <si>
     <t>74.48я73</t>
   </si>
   <si>
     <t>21.09.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ПРОФОРИЕНТАЦИИ НА МЕДИЦИНСКИЕ СПЕЦИАЛЬНОСТИ В ШКОЛЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Воеводы М.И., Чернышева В.М.</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>Курс посвящен актуальнейшей для современного здравоохранения проблеме — обеспечению медицинскими кадрами, организации его первого этапа — профориентации в школе. Он состоит из 5 тем. В первой представлены вопросы организации и методологии работы с учениками в общеобразовательных школах. Вторая тема носит агитационно-познавательный характер. В ней представлены материалы по истории, современному состоянии и перспективах нашей отрасли, а также о выдающихся деятелях и героизме медицинских работников в годы Великой Отечественной войны. Третья и четвертая темы посвящены вопросам ухода и оказанию первой помощи. Материалы предназначены для тех, кто в медицинских организациях будет заниматься профориентацией, чтобы освободить их от поисков соответствующей информации при подготовке к занятиям. Последняя тема призвана ознакомить учеников со здоровым образом жизни, которому они должны следовать сами и учить этому своих пациентов в будущем. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен, прежде всего, для медицинских работников, которые будут заниматься профориентацией, и педагогов школ. Вопросы организации профориентационной работы представляют интерес для руководителей органов и учреждений здравоохранения.</t>
+    <t>Курс посвящен актуальнейшей для современного здравоохранения проблеме — обеспечению медицинскими кадрами, организации его первого этапа — профориентации в школе. Он состоит из 5 тем. В первой представлены вопросы организации и методологии работы с учениками в общеобразовательных школах. Вторая тема носит агитационно-познавательный характер. В ней представлены материалы по истории, современному состоянии и перспективах нашей отрасли, а также о выдающихся деятелях и героизме медицинских работников в годы Великой Отечественной войны. Третья и четвертая темы посвящены вопросам ухода и оказанию первой помощи. Материалы предназначены для тех, кто в медицинских организациях будет заниматься профориентацией, чтобы освободить их от поисков соответствующей информации при подготовке к занятиям. Последняя тема призвана ознакомить учеников со здоровым образом жизни, которому они должны следовать сами и учить этому своих пациентов в будущем.</t>
   </si>
   <si>
     <t>978-5-534-13785-9</t>
   </si>
   <si>
     <t>51.1я73</t>
   </si>
   <si>
     <t>ПСИХОФИЗИОЛОГИЯ ЗДОРОВЬЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс посвящен анализу психофизиологических процессов в формировании и сохранении здоровья человека и медико-биологическим проблемам его нарушения. В курсе рассмотрены психофизиологические параметры индивидуального развития человека, основы психической деятельности с точки зрения здоровья и нарушений, а также принципы повышения эффективности учебного процесса в зависимости от состояния здоровья. Особое внимание уделено нервно-психическим нарушениям у детей и подростков, их профилактике и коррекции.</t>
   </si>
   <si>
     <t>978-5-534-21191-7</t>
   </si>
   <si>
     <t>88.23я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1027,479 +1024,479 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1529.0</v>
       </c>
       <c r="M6" s="9">
         <v>1679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.46</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>587986</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>207</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>959.0</v>
       </c>
       <c r="M7" s="9">
         <v>1049.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="Y7" s="8">
         <v>0.296</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587995</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>207</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>959.0</v>
       </c>
       <c r="M8" s="9">
         <v>1049.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Y8" s="8">
         <v>0.296</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587222</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>238</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1339.0</v>
       </c>
       <c r="M9" s="9">
         <v>1469.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.408</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587806</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>223</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1269.0</v>
       </c>
       <c r="M10" s="9">
         <v>1399.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.39</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588369</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>466</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2389.0</v>
       </c>
       <c r="M11" s="9">
         <v>2629.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.685</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584727</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>238</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1339.0</v>
       </c>
       <c r="M12" s="9">
         <v>1469.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.408</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>