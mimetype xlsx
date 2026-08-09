--- v3 (2026-06-23)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>23.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>