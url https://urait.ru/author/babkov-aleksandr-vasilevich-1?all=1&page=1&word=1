--- v2 (2026-04-25)
+++ v3 (2026-06-16)
@@ -169,51 +169,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/582734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Глинка, Н. Л. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Практикум по общей химии : учебник для вузов / Н. Л. Глинка ; под редакцией В. А. Попкова, А. В. Бабкова, О. В. Нестеровой. — Москва : Издательство Юрайт, 2026. — 248 с. — (Высшее образование). — ISBN 978-5-9916-4058-9.</w:t>
+        <w:t xml:space="preserve">Практикум по общей химии : учебник для вузов / Н. Л. Глинка ; под редакцией В. А. Попкова, А. В. Бабкова, О. В. Нестеровой. — Москва : Издательство Юрайт, 2026. — 248 с. — (Высшее образование). — ISBN 978-5-534-22148-0.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/582886</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Анфиногенова, И. В. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>