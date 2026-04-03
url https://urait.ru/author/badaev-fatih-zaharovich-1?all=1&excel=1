--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>15.10.2019</t>
   </si>
   <si>
     <t>ХИМИЧЕСКАЯ КИНЕТИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бадаев Ф. З.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе изложены основные кинетические закономерности протекания простых и сложных химических реакций, элементарные теоретические представления химической кинетики, рассмотрены механизмы цепных, фотохимических, гетерогенных и каталитических реакций. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11567-3</t>
   </si>
   <si>
     <t>24.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">