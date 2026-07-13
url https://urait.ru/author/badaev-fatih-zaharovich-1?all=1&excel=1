--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>15.10.2019</t>
   </si>
   <si>
     <t>ХИМИЧЕСКАЯ КИНЕТИКА 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Бадаев Ф. З.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В курсе изложены основные кинетические закономерности протекания простых и сложных химических реакций, элементарные теоретические представления химической кинетики, рассмотрены механизмы цепных, фотохимических, гетерогенных и каталитических реакций. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
+    <t>В учебнике изложены основные кинетические закономерности протекания простых и сложных химических реакций, элементарные теоретические представления химической кинетики, рассмотрены механизмы цепных, фотохимических, гетерогенных и каталитических реакций. После каждой главы приведены примеры решения задач, задачи для самостоятельного решения, контрольные вопросы. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11567-3</t>
   </si>
   <si>
     <t>24.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>