--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>05.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>