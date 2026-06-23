--- v3 (2026-04-25)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,96 @@
   <si>
     <t>04.08.2022</t>
   </si>
   <si>
     <t>АУТИЗМ И РАССТРОЙСТВА АУТИСТИЧЕСКОГО СПЕКТРА: ДИАГНОСТИКА И КОРРЕКЦИОННАЯ ПОМОЩЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Никольская О. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Настоящий курс отражает результаты многолетнего изучения аутистических расстройств, проводимого группой исследователей в Институте коррекционной педагогики Российской академии образования. В курсе представлена история изучения аутизма и расстройств аутистического спектра (РАС) в нашей стране и за рубежом, обоснован подход к диагностике и коррекции детского аутизма как нарушения психического развития. Подробно отражен эмоционально-смысловой подход, разрабатываемый в течение 30 лет авторами курса: описаны цели, задачи и методы коррекционной работы на разных возрастных этапах. Представлен широкий круг других подходов, используемых в настоящее время для психолого-педагогической помощи при РАС: прикладной поведенческий анализ, ТЕАССН, DIR-Floortime. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов специалитета и магистратуры, обучающихся по специальностям «Специальная психология», «Коррекционная педагогика», «Клиническая психология», «Психология развития»; для педагогов, психологов, специализирующихся на оказании комплексной помощи детям, подросткам, взрослым людям с расстройствами аутистического спектра; для педагогов общеобразовательных и коррекционных дошкольных и школьных образовательных организаций, в которых воспитываются и обучаются дети с аутистическими расстройствами.</t>
+    <t>Настоящий курс отражает результаты многолетнего изучения аутистических расстройств, проводимого группой исследователей в Институте коррекционной педагогики Российской академии образования. В курсе представлена история изучения аутизма и расстройств аутистического спектра (РАС) в нашей стране и за рубежом, обоснован подход к диагностике и коррекции детского аутизма как нарушения психического развития. Подробно отражен эмоционально-смысловой подход, разрабатываемый в течение 30 лет авторами курса: описаны цели, задачи и методы коррекционной работы на разных возрастных этапах. Представлен широкий круг других подходов, используемых в настоящее время для психолого-педагогической помощи при РАС: прикладной поведенческий анализ, ТЕАССН, DIR-Floortime.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15647-8</t>
   </si>
   <si>
     <t>57.336.145.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.12.2025</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХОТЕРАПИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Филипповой Е.В.</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
     <t>Учебный курс посвящен современным направлениям и методам психологической помощи детям, подросткам и их семьям. Курс охватывает широкий спектр подходов — от психоаналитических до постклассических и интегративных моделей — с учетом возрастного развития, семейного контекста и особенностей организации психотерапевтического процесса. Особое внимание уделяется немедицинской модели психотерапии, общим принципам работы в разных подходах, а также оказанию помощи в трудных жизненных ситуациях, включая стресс, аддикции, нарушения пищевого поведения и аутизм.</t>
   </si>
   <si>
     <t>978-5-534-21789-6</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА И ПСИХОЛОГИЯ. АУТИЗМ И РАССТРОЙСТВА АУТИСТИЧЕСКОГО СПЕКТРА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящий курс отражает результаты многолетнего изучения аутистических расстройств, проводимого группой исследователей в Институте коррекционной педагогики Российской академии образования. В курсе представлена история изучения аутизма и расстройств аутистического спектра (РАС) в нашей стране и за рубежом, обоснован подход к диагностике и коррекции детского аутизма как нарушения психического развития. Подробно отражен эмоционально-смысловой подход, разрабатываемый в течение 30 лет авторами курса: описаны цели, задачи и методы коррекционной работы на разных возрастных этапах. Представлен широкий круг других подходов, используемых в настоящее время для психолого-педагогической помощи при РАС: прикладной поведенческий анализ, ТЕАССН, DIR-Floortime. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20991-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1001,57 +998,57 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1279.0</v>
       </c>
       <c r="M7" s="9">
         <v>1409.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.477</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>