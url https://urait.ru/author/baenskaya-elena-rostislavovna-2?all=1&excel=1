--- v4 (2026-06-23)
+++ v5 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>23.06.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>