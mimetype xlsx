--- v1 (2026-02-20)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>20.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>