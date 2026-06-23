--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,114 +163,114 @@
   <si>
     <t>978-5-534-21760-5</t>
   </si>
   <si>
     <t>72.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.11.2013</t>
   </si>
   <si>
     <t>КУЛЬТУРОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Багдасарьян Н. Г.</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>Учебник содержит тексты лекций по культурологии, а также практикум к каждой главе, который включает контрольные и проблемные вопросы и задания, творческие задания, кейсы (т. е. актуальные, поучительные случаи), темы рефератов и самостоятельных работ. Учитывая, что работа студентов с хрестоматийными текстами вызывает определенные трудности, наиболее яркие образцы культурологической классики включены в качестве вставок в структуру лекционного изложения. Особенностью учебника является его внутреннее единство, обусловленное не только естественным фактором концептуальной авторской логики, но и конструктивной организацией текста. Для студентов высших учебных заведений, обучающихся по негуманитарным направлениям и специальностям.</t>
+    <t>Учебник содержит тексты лекций по культурологии, а также практикум к каждой главе, который включает контрольные и проблемные вопросы и задания, творческие задания, кейсы (т. е. актуальные, поучительные случаи), темы рефератов и самостоятельных работ. Учитывая, что работа студентов с хрестоматийными текстами вызывает определенные трудности, наиболее яркие образцы культурологической классики включены в качестве вставок в структуру лекционного изложения. Особенностью учебника является его внутреннее единство, обусловленное не только естественным фактором концептуальной авторской логики, но и конструктивной организацией текста.</t>
   </si>
   <si>
     <t>978-5-534-00310-9</t>
   </si>
   <si>
     <t>71я73</t>
   </si>
   <si>
     <t>28.11.2018</t>
   </si>
   <si>
     <t>КУЛЬТУРОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Настоящее издание содержит тексты лекций по культурологии, а также литературу, проблемные вопросы, кейсы, темы заданий и самостоятельных работ. Учитывая, что работа студентов с хрестоматийными текстами вызывает определенные трудности, наиболее яркие образцы культурологической классики включены в качестве вставок в структуру лекционного изложения. Учебник отличается внутренним единством, обусловленным не только естественным фактором концептуальной авторской логики, но и конструктивной организацией текста. Особенностью книги является ориентация каждой темы на формирование определенных общенаучных, социально-личностных и общекультурных компетенций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов негуманитарных колледжей, преподавателей, а также для широкой публики, интересующейся проблемами культуры.</t>
   </si>
   <si>
     <t>978-5-534-10560-5</t>
   </si>
   <si>
     <t>71я723</t>
   </si>
   <si>
     <t>11.08.2023</t>
   </si>
   <si>
     <t>ОБЩЕСТВОЗНАНИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Купцова В.И.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В курсе раскрываются вопросы сущности и специфики современного общества, важнейших составляющих его функционирования и развития. Уделено внимание основным социальным проблемам нашей эпохи, показан многообразный, интенсивный и противоречивый характер развития общественных процессов. При этом особое внимание обращается на сложный и взаимосвязанный характер социальных явлений и процессов, которые требуют комплексного восприятия и системного подхода при их изучении. Изложение материала способствует развитию у учащегося интереса к происходящему и стремления к самостоятельному мышлению и оценкам. Курс характеризуют широкий охват фундаментальных идей в сочетании с большим количеством фактического материала и статистических данных, яркий простой язык. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание адресовано студентам образовательных учреждений среднего профессионального образования, а также всем интересующимся.</t>
+    <t>В курсе раскрываются вопросы сущности и специфики современного общества, важнейших составляющих его функционирования и развития. Уделено внимание основным социальным проблемам нашей эпохи, показан многообразный, интенсивный и противоречивый характер развития общественных процессов. При этом особое внимание обращается на сложный и взаимосвязанный характер социальных явлений и процессов, которые требуют комплексного восприятия и системного подхода при их изучении. Изложение материала способствует развитию у учащегося интереса к происходящему и стремления к самостоятельному мышлению и оценкам. Курс характеризуют широкий охват фундаментальных идей в сочетании с большим количеством фактического материала и статистических данных, яркий простой язык. Издание адресовано студентам образовательных учреждений среднего профессионального образования, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-17216-4</t>
   </si>
   <si>
     <t>60я723</t>
   </si>
   <si>
     <t>24.04.2014</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Багдасарьян Н. Г., Козлова М. А., Шушанян Н. Р. ; Под общ. ред. Багдасарьян Н.Г.</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>В учебнике в доступной форме даются базовые знания в области истории социологии, общей социологии, а также по некоторым специальным направлениям в области социологии. Освещаются практические вопросы, помогающие студентам лучше понимать происходящие в обществе процессы. Особенность учебника и его главное отличие от других в том, что он носит диалоговый характер. Материалы книги развивают умение студента мыслить «нешаблонно», искать ответы на непростые вопросы. Методический комплекс включает не только традиционные вопросы для самоконтроля и задания, но и кейсы, творческие задания, темы рефератов и эссе, вопросы и темы для обсуждения на семинарах, а также научные и художественные тексты. Это делает чтение книги увлекательным занятием и способствует более глубокому усвоению материала. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике в доступной форме даются базовые знания в области истории социологии, общей социологии, а также по некоторым специальным направлениям в области социологии. Освещаются практические вопросы, помогающие студентам лучше понимать происходящие в обществе процессы. Особенность учебника и его главное отличие от других в том, что он носит диалоговый характер. Материалы книги развивают умение студента мыслить «нешаблонно», искать ответы на непростые вопросы. Методический комплекс включает не только традиционные вопросы для самоконтроля и задания, но и кейсы, творческие задания, темы рефератов и эссе, вопросы и темы для обсуждения на семинарах, а также научные и художественные тексты. Это делает чтение книги увлекательным занятием и способствует более глубокому усвоению материала.</t>
   </si>
   <si>
     <t>978-5-534-02135-6</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>