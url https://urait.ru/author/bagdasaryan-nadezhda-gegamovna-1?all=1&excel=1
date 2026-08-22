--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>