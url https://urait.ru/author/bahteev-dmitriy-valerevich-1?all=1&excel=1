--- v1 (2026-03-02)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>02.03.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>