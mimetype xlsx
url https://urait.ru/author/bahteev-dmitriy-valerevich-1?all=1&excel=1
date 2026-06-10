--- v2 (2026-04-26)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>26.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,126 +157,126 @@
   <si>
     <t>Практикум ориентирован на обучающихся, стремящихся получить наиболее глубокие знания в области криминалистики, сформировать подходы для применения этих знаний в практической деятельности. Учебное пособие содержит сотни тестовых заданий и ситуационных задач, позволяющих проверить и углубить знания предмета, в том числе криминалистической техники, тактики производства следственных действий и частных методик расследования отдельных преступлений. Задания сформулированы таким образом, чтобы охватить все разделы основных тем курса криминалистики и отдельных специальных дисциплин криминалистической направленности. В приложении содержится ориентировочный перечень тем курсовых и выпускных квалификационных работ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11750-9</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.08.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ЭКСПЕРТИЗА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Антропов А. В., Воронков Д. В., Кабанов А. В.</t>
   </si>
   <si>
-    <t>В учебном курсе освещаются актуальные вопросы назначения и производства криминалистических экспертиз. Внимание уделено правовым основам назначения экспертиз, правам и обязанностям экспертов. Подробно описаны вопросы, ставящиеся перед экспертом, объекты и методы производства традиционных криминалистических экспертиз. Учебный курс подготовлен на основе методических рекомендаций по проведению криминалистических экспертиз и личного опыта авторов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен в первую очередь студентам, магистрантам и аспирантам юридических вузов, профессорско-преподавательскому составу, практическим работникам следственных, прокурорских органов, судьям и всем тем, кто интересуется вопросами криминалистики и судебно-экспертной деятельности.</t>
+    <t>В учебном пособии освещаются актуальные вопросы назначения и производства криминалистических экспертиз. Внимание уделено правовым основам назначения экспертиз, правам и обязанностям экспертов. Подробно описаны вопросы, ставящиеся перед экспертом, объекты и методы производства традиционных криминалистических экспертиз. Учебное пособие подготовлено на основе методических рекомендаций по проведению криминалистических экспертиз и личного опыта авторов. Пособие предназначено в первую очередь студентам, магистрантам и аспирантам юридических вузов, профессорско-преподавательскому составу, практическим работникам следственных, прокурорских органов, судьям и всем тем, кто интересуется вопросами криминалистики и судебно-экспертной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-16761-0</t>
   </si>
   <si>
     <t>25.06.2023</t>
   </si>
   <si>
     <t>НАЧАЛЬНАЯ ПРОФЕССИОНАЛЬНАЯ ПОДГОТОВКА И ВВЕДЕНИЕ В СПЕЦИАЛЬНОСТЬ: ПРАВООХРАНИТЕЛЬНАЯ ДЕЯТЕЛЬНОСТЬ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Воронков Д. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Курс содержит опорные знания, необходимые для получения юридической профессии. Основные моменты юридической подготовки даются применительно к правоохранительной деятельности. Приводятся фундаментальные основы таких дисциплин, как теория государства и права, юридическая психология, административное, уголовное, уголовно-процессуальное право, криминалистика, оперативно-розыскная деятельность, тактико-специальная и медицинская подготовка. Знакомство со спецификой службы в правоохранительных органах позволит в дальнейшем с достаточными фоновыми знаниями перейти к изучению профильных отраслевых дисциплин. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего специального образования, обучающихся по юридическим специальностям. Курс может быть интересен профессорско-преподавательскому составу, практическим работникам и всем тем, кто интересуется юридической профессией и деятельностью правоохранительных органов.</t>
+    <t>Курс содержит опорные знания, необходимые для получения юридической профессии. Основные моменты юридической подготовки даются применительно к правоохранительной деятельности. Приводятся фундаментальные основы таких дисциплин, как теория государства и права, юридическая психология, административное, уголовное, уголовно-процессуальное право, криминалистика, оперативно-розыскная деятельность, тактико-специальная и медицинская подготовка. Знакомство со спецификой службы в правоохранительных органах позволит в дальнейшем с достаточными фоновыми знаниями перейти к изучению профильных отраслевых дисциплин. Для студентов учебных заведений среднего специального образования, обучающихся по юридическим специальностям. Курс может быть интересен профессорско-преподавательскому составу, практическим работникам и всем тем, кто интересуется юридической профессией и деятельностью правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-16512-8</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>27.05.2024</t>
   </si>
   <si>
     <t>СУДЕБНАЯ ФОТОГРАФИЯ И ВИДЕОЗАПИСЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бахтеев Д. В.</t>
   </si>
   <si>
     <t>В издании освещаются актуальные вопросы современных подходов к использованию фотографирования и видеозаписи в судопроизводстве. Уделяется внимание истории технологий и процессу их освоения криминалистикой, рассматриваются технические основы фотофиксации. Предлагаются рекомендации по фотосъёмке и видеозаписи следственных действий и экспертных исследований. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное издание предназначено в первую очередь студентам и курсантам, профессорско-преподавательскому составу, практическим работникам следственных, экспертных, прокурорских и судебных органов, а также всем, кто интересуется вопросами криминалистики и судебно-экспертной деятельности. Учебное издание подготовлено при финансовой поддержке УрГЮУ имени В. Ф. Яковлева в рамках реализации проекта ведущей научной школы № 0304/23.</t>
   </si>
   <si>
     <t>978-5-534-18838-7</t>
   </si>
   <si>
     <t>12.12.2025</t>
   </si>
   <si>
     <t>Цифровая криминалистика 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вехова В.Б., Зуева С.В.</t>
   </si>
   <si>
     <t>Базовый курс по блоку инновационных криминалистических дисциплин, ориентированных на подготовку специалистов юридического профиля для противодействия правонарушениям, совершаемым в условиях создания и развития цифровой экономики. Методологически обоснованы концептуальные положения криминалистического исследования цифровой информации, ее производных, средств обработки и защиты. С позиций криминалистической техники и тактики раскрыты особенности обнаружения, фиксации, предварительного исследования и последующего использования цифровых следов. Рассмотрены современные информационные технологии, применяемые в деятельности правоохранительных органов для обеспечения борьбы с правонарушениями.</t>
   </si>
   <si>
     <t>978-5-534-21152-8</t>
   </si>
   <si>
     <t>17.04.2020</t>
   </si>
   <si>
     <t>ЭЛЕКТРОННЫЕ ДОКАЗАТЕЛЬСТВА В УГОЛОВНОМ СУДОПРОИЗВОДСТВЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Зуев С. В.</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В курсе логически представлены основные положения порядка получения электронных доказательств и их использования в уголовном судопроизводстве. Выработаны и показаны общие подходы в решении проблем теории и практики, создающие целостное представление о существующем положении дел в данной сфере. Успешно связаны криминалистические и уголовно-процессуальные аспекты досудебного производства и рассмотрения уголовных дел на основе электронных доказательств. Соответствует актуальным требованиям Федерального государственного стандарта высшего образования. Рассчитано на научных работников, преподавателей, аспирантов (адъюнктов), студентов (курсантов) юридических вузов и факультетов, сотрудников правоохранительных органов, прокуроров, судей, а также всех тех, кто интересуется электронным уголовным судопроизводством.</t>
+    <t>В учебном пособии логически представлены основные положения порядка получения электронных доказательств и их использования в уголовном судопроизводстве. Выработаны и показаны общие подходы в решении проблем теории и практики, создающие целостное представление о существующем положении дел в данной сфере. Успешно связаны криминалистические и уголовно-процессуальные аспекты досудебного производства и рассмотрения уголовных дел на основе электронных доказательств. Соответствует актуальным требованиям Федерального государственного стандарта высшего образования. Рассчитано на научных работников, преподавателей, аспирантов (адъюнктов), студентов (курсантов) юридических вузов и факультетов, сотрудников правоохранительных органов, прокуроров, судей, а также всех тех, кто интересуется электронным уголовным судопроизводством.</t>
   </si>
   <si>
     <t>978-5-534-13286-1</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>