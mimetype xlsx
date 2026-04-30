--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>14.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>