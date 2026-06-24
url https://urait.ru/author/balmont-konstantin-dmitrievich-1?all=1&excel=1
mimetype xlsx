--- v2 (2026-04-30)
+++ v3 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>30.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>23.03.2020</t>
   </si>
   <si>
     <t>ЕГИПЕТСКИЕ СКАЗКИ</t>
   </si>
   <si>
     <t>Под ред. Бальмонта К.Д.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Памятники литературы</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Фольклор</t>
   </si>
   <si>
-    <t>"Египетские сказки" впервые вышли в 1917 году в серии "Пушкинская библиотека" в переводе под редакцией К. Бальмонта. Источником послужили книги французского египтолога Гастона Масперо, это издание давно стало библиографической редкостью. Для широкого круга читателей. В оформлении обложки использовано изображение Уаджета (Уджат, также око Гора или глаз Гора) — древнеегипетский символ, левый соколиный глаз бога Гора, который был выбит в его схватке с Сетом.</t>
+    <t>"Египетские сказки" впервые вышли в 1917 году в серии "Пушкинская библиотека" в переводе под редакцией К. Бальмонта. Источником послужили книги французского египтолога Гастона Масперо, это издание давно стало библиографической редкостью. В оформлении обложки использовано изображение Уаджета (Уджат, также око Гора или глаз Гора) — древнеегипетский символ, левый соколиный глаз бога Гора, который был выбит в его схватке с Сетом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12674-7</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>29.10.2021</t>
   </si>
   <si>
     <t>ЖИЗНЬ ЕСТЬ СОН. ФИЛОСОФСКИЕ И ГЕРОИЧЕСКИЕ ДРАМЫ</t>
   </si>
   <si>
     <t>Кальдерон де ла Барка П. ; Пер. Бальмонт К. Д.</t>
   </si>
   <si>
     <t>Зарубежная художественная литература</t>
   </si>
   <si>
     <t>В настоящем издании собраны шесть пьес Кальдерона в переводе К. Д. Бальмонта. Эти переводы стали для русской литературы подлинным открытием одного из величайших представителей Золотого века испанской литературы. По глубине образов и выразительности языка пьесы Кальдерона сопоставимы с шекспировскими. Бальмонт не только стремился к точному и поэтическому переводу текстов, но и сопровождал его значительным историко-литературным и библиографическим аппаратом. Задуманное необычайно полно для своего времени издание (1900—1912) было самым современным научным типом издания. Печатается в современной орфографии. Для широкого круга читателей. В оформлении обложки использована репродукция картины: Edward Collier. Still Life with a Volume of Wither s Emblemes , 1696.</t>
   </si>