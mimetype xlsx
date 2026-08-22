--- v3 (2026-06-24)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>24.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>