--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>