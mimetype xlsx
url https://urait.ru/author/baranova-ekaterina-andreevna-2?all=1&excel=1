--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>