--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,105 @@
   <si>
     <t>25.06.2020</t>
   </si>
   <si>
     <t>КОНВЕРГЕНТНАЯ ЖУРНАЛИСТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Баранова Е. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Журналистика и издательское дело</t>
   </si>
   <si>
-    <t>В курсе впервые системно анализируются изменения в работе журналистов, произошедшие в результате процесса конвергенции. Они связаны с новыми требованиями к подготовке и распространению материалов, новой организацией работы сотрудников, появлением новых отделов и должностей; трансформацией этических принципов журналистики и поиском новых источников финансирования медиабизнеса. Автор подробно рассматривает опыт зарубежных и отечественных СМИ в освоении идей конвергенции. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для аспирантов, студентов вузов, а также широкого круга специалистов, работающих в сфере СМИ.</t>
+    <t>В курсе системно анализируются изменения в работе журналистов, произошедшие в результате процесса конвергенции. Они связаны с новыми требованиями к подготовке и распространению материалов, новой организацией работы сотрудников, появлением новых отделов и должностей; трансформацией этических принципов журналистики и поиском новых источников финансирования медиабизнеса. Автор подробно рассматривает опыт зарубежных и отечественных СМИ в освоении идей конвергенции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19098-4</t>
   </si>
   <si>
     <t>76.01я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.01.2024</t>
   </si>
   <si>
     <t>МЕДИАМЕНЕДЖМЕНТ. ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Предлагаемый курс раскрывает процесс становления медиасистемы как системы медиапредприятий, актуальные проблемы медиаменеджмента и его функции. Рассмотрены вопросы поиска СМИ новых форм сбыта, влияния внешних и внутренних факторов на маркетинговую, редакционную и контент-политику СМИ. Курс содержит большой пласт практического материала в виде примеров и историй-кейсов российских и зарубежных медиакомпаний. Большое внимание уделено современному развитию медиаменеджмента в условиях жесткой конкуренции СМИ с социальными медиа. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам высших учебных заведений, обучающимся по специальности «Журналистика».</t>
   </si>
   <si>
     <t>978-5-534-18302-3</t>
   </si>
   <si>
     <t>76.0я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>17.10.2024</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ ЖУРНАЛИСТИКА. КОММЕРЧЕСКИЙ АСПЕКТ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данный курс — первый в российской научно-учебной литературе курс, в котором рассматривается коммерческий аспект современной журналистики. В нем системно анализируются изменения в журналистике, произошедшие в результате коммерциализации СМИ, выделяются этапы развития коммерческой журналистики (тема 1). В курсе собран большой практический материал, рассказывающий о том, в каких жанрах и форматах могут быть представлены коммерческие материалы; как сформировать команду, занимающуюся созданием нативной рекламы; какие сервисы можно использовать для создания коммерческих проектов (тема 2); какие стратегии расширения медиабренда используют зарубежные и отечественные СМИ (тема 3); как функционируют бренд-медиа и как стратегии контент-маркетинга позволяют повысить узнаваемость медиабрендов в цифровой среде (тема 4). Курс снабжен словарем терминов коммерческой журналистики, что помогает понять суть тех проблем, о которых идет речь в многочисленных научных работах, посвященных развитию современной журналистики.</t>
+    <t>Данный курс — первый в российской научно-учебной литературе курс, в котором рассматривается коммерческий аспект современной журналистики. В нем системно анализируются изменения в журналистике, произошедшие в результате коммерциализации СМИ, выделяются этапы развития коммерческой журналистики (тема 1). В курсе собран большой практический материал, рассказывающий о том, в каких жанрах и форматах могут быть представлены коммерческие материалы; как сформировать команду, занимающуюся созданием нативной рекламы; какие сервисы можно использовать для создания коммерческих проектов (тема 2); какие стратегии расширения медиабренда используют зарубежные и отечественные СМИ (тема 3); как функционируют бренд-медиа и как стратегии контент-маркетинга позволяют повысить узнаваемость медиабрендов в цифровой среде (тема 4).</t>
   </si>
   <si>
     <t>978-5-534-20636-4</t>
   </si>
   <si>
     <t>14.05.2021</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ПРАКТИКА СОВРЕМЕННОГО ИНТЕРВЬЮ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Интервью — один из древнейших жанров журналистики. В эпоху великой трансформации жанров — медиаконвергенции — он не исчез, а напротив, получил огромную популярность на новых медиаплатформах. В данном курсе часто рассматриваются текстовые варианты журналистских интервью, которые наиболее трансформируемы под множество форм подачи контента на разных медиаплатформах. Безусловно, текстовый формат не предполагает прямого контакта с читателем или интерактива, но именно он является основой любого журналистского продукта. Курс содержит множество практических советов о том, как проводить интервьюирование; структурировать беседу; работать с расшифровкой; вносить правку от редакции, интервьюируемого и пресс-службы; работать с мессенджерами с целью интервьюирования и многое другое. В курсе «Теория и практика современного интервью» впервые на конкретных примерах наглядно показаны стадии работы с текстом, получаемым после проведения интервью. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Интервью один из древнейших жанров журналистики. В эпоху великой трансформации жанров медиаконвергенции он не исчез, а напротив, получил огромную популярность на новых медиаплатформах. В данном учебном пособии часто рассматриваются текстовые варианты журналистских интервью, которые наиболее трансформируемы под множество форм подачи контента на разных медиаплатфомах. Безусловно, текстовый формат не предполагает прямого контакта с читателем или интерактива, но именно он является основой любого журналистского продукта. Учебное пособие содержит множество практических советов о том, как проводить интервьюирование; структурировать беседу; работать с расшифровкой; вносить правку от редакции, интервьюируемого и пресс-службы; работать с мессенджерами с целью интервьюирования и мн. др. В книге «Теория и практика современного интервью» впервые на конкретных примерах наглядно показаны стадии работы с текстом, получаемым после проведения интервью.</t>
   </si>
   <si>
     <t>978-5-534-14172-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>