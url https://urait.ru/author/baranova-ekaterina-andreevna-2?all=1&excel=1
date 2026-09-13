--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>157</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>959.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1049.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>132</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>469.0</v>
+        <v>489.0</v>
       </c>
       <c r="M6" s="9">
-        <v>519.0</v>
+        <v>539.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>127</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M7" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1054,54 +1054,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>158</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>779.0</v>
+        <v>819.0</v>
       </c>
       <c r="M8" s="9">
-        <v>859.0</v>
+        <v>899.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>