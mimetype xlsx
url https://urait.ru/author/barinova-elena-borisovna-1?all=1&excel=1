--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>03.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>