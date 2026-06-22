--- v3 (2026-04-23)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>23.04.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,87 +211,87 @@
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>25.10.2024</t>
   </si>
   <si>
     <t>ИНКЛЮЗИВНОЕ ОБРАЗОВАНИЕ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Курс содержит материалы по теории и практике организации инклюзивного обучения в образовательной организации. Рассмотрены нормативно-правовая база, концепция и методология инклюзивного обучения, технологии внедрения его в общеобразовательной школе. Представлены этапы работы как с нетипичным учащимся, так и с другими участниками образовательного процесса педагогам и родителями, а также уделено внимание организации ресурсного обеспечения школы и сотрудничества со специалистами по коррекционному обучению. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20896-2</t>
   </si>
   <si>
     <t>74.24я73</t>
   </si>
   <si>
     <t>08.09.2021</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ РАБОТЫ ПО ХРАНЕНИЮ МУЗЕЙНЫХ ПРЕДМЕТОВ И КОЛЛЕКЦИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс способствует формированию компетентности хранителя музейных предметов культурного и природного национального наследия в соответствии с требованиями Профстандарта 04.003 «Хранитель музейных ценностей» и Федерального государственного стандарта высшего образования по направлению подготовки 51.03.04 Музеология и охрана объектов культурного и природного наследия. Опубликовано в рамках программы научно-исследовательских работ Института этнологии и антропологии РАН «История и преподавание антропологического знания». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для повышения квалификации или переподготовки специалистов для работы в музеях, учреждениях музейного типа и художественных галереях любого профиля и любой формы собственности; органах управления объектами культурного и природного наследия.</t>
+    <t>Курс способствует формированию компетентности хранителя музейных предметов культурного и природного национального наследия в соответствии с требованиями профессионального стандарта 04.003 «Хранитель музейных ценностей» и федерального государственного стандарта высшего образования по направлению подготовки 51.03.04 Музеология и охрана объектов культурного и природного наследия. Опубликовано в рамках программы научно-исследовательских работ Института этнологии и антропологии РАН «История и преподавание антропологического знания». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для повышения квалификации или переподготовки специалистов для работы в музеях, учреждениях музейного типа и художественных галереях любого профиля и любой формы собственности; органах управления объектами культурного и природного наследия.</t>
   </si>
   <si>
     <t>978-5-534-14786-5</t>
   </si>
   <si>
     <t>79.1я73</t>
   </si>
   <si>
     <t>10.05.2023</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК КАК ИНОСТРАННЫЙ: ТЕОРИЯ И МЕТОДИКА ПРЕПОДАВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
     <t>Курс разработан с целью формирования умений и навыков работы преподавателя русского языка как иностранного в соответствии с требованиями ФГОС. В процессе освоения материалов учебного пособия читатели познакомятся с новым концептуальным подходом к обучению РКИ, требованиями ФГОС к методике преподавания РКИ, особенностями работы преподавателя по подготовке иноязычных учащихся к сдаче экзаменов на разные уровни владения русским языком и др. Опубликовано в рамках программы научно-исследовательских работ Института этнологии и антропологии РАН. Учебное пособие предназначено для повышения квалификации или переподготовки специалистов сферы образования, выпускников и студентов старших курсов педагогических вузов.</t>
   </si>
   <si>
     <t>978-5-534-16747-4</t>
   </si>
   <si>
     <t>81.411.2я73</t>
   </si>
   <si>
     <t>16.09.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ПРАКТИКА ИНКЛЮЗИВНОГО ОБУЧЕНИЯ В ОБРАЗОВАТЕЛЬНЫХ ОРГАНИЗАЦИЯХ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс содержит материалы по теории и практике организации инклюзивного обучения в образовательной организации. Рассмотрены нормативно-правовая база, концепция и методология инклюзивного обучения, технологии внедрения его в общеобразовательной школе. Представлены этапы работы как с нетипичным учащимся, так и с другими участниками образовательного процесса педагогам и родителями, а также уделено внимание организации ресурсного обеспечения школы и сотрудничества со специалистами по коррекционному обучению. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по педагогическим направлениям, а также социальным работникам и работникам сферы образования. Опубликовано в рамках программы научно-исследовательских работ Института этнологии и антропологии РАН «Антропология и этнология в системе образования и воспитания».</t>
+    <t>Курс содержит материалы по теории и практике организации инклюзивного обучения в образовательной организации. Рассмотрены нормативно-правовая база, концепция и методология инклюзивного обучения, технологии внедрения его в общеобразовательной школе. Представлены этапы работы как с нетипичным учащимся, так и с другими участниками образовательного процесса педагогам и родителями, а также уделено внимание организации ресурсного обеспечения школы и сотрудничества со специалистами по коррекционному обучению. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по педагогическим направлениям, а также социальным работникам и работникам сферы образования.</t>
   </si>
   <si>
     <t>978-5-534-13878-8</t>
   </si>
   <si>
     <t>28.08.2020</t>
   </si>
   <si>
     <t>ТЬЮТОРСКОЕ СОПРОВОЖДЕНИЕ ОБУЧАЮЩИХСЯ В СИСТЕМЕ ИНКЛЮЗИВНОГО ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие разработано с целью формирования умений и навыков индивидуального сопровождения учащихся в процессе их обучения в инклюзивной образовательной организации, необходимые для профессиональной деятельности тьютора в соответствии с требованиями ФГОС. Тьютор в инклюзивном образовании должен уметь не только открывать учащемуся новые возможности и помогать выбирать свой жизненный путь, но и научить ребенка с ограниченными возможностями здоровья жить самостоятельно и стать равноправным членом общества. Опубликовано в рамках программы научно-исследовательских работ Института этнологии и антропологии РАН — «Антропология и этнология в системе образования и воспитания». Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено для социальных работников, работников сферы образования, выпускников и студентов старших курсов педагогических вузов.</t>
   </si>
   <si>
     <t>978-5-534-13887-0</t>
   </si>
   <si>
     <t>30.05.2023</t>
   </si>
   <si>
     <t>ЭЛЕКТРОННЫЙ АРХИВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>