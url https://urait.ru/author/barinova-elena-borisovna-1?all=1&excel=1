--- v4 (2026-06-22)
+++ v5 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>22.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>