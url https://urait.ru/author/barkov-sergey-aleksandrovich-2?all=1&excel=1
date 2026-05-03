--- v2 (2026-03-03)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>03.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>