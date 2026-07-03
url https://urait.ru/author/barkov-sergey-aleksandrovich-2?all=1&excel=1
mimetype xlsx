--- v3 (2026-05-03)
+++ v4 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>03.05.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Учебник знакомит читателя с различными аспектами жизни работника в организационной среде и элементами внутриорганизационного пространства, определяющими структуру и динамику организационного поведения, а также раскрывает основные особенности поведения организации как субъекта социальных отношений. Издание нацелено на формирование системных представлений о сущности, структурных и динамических особенностях, функциональных сферах и тенденциях развития поведения людей в организациях, где они работают. Читатель сможет успешно реализовать свои начинания в самых разных организациях, не просто подстраиваясь под существующие реалии, но и создавая более современные и свободные правила организационного поведения. Помимо теоретического материала приведены задания и примеры из мировой организационной практики, которые потребуют от читателя вдумчивой и творческой самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-00926-2</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>20.04.2015</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ ОРГАНИЗАЦИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Барков С. А., Зубков В. И.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебник предназначен для формирования у студентов систематических представлений о сущности, особенностях формирования, функционирования и развития специфических образований социальных организаций. Дается описание основных функций управления организацией, предлагается методика управления организационным риском в условиях неопределенности. Анализируются основные теоретические подходы к пониманию организации в организационно-управленческих науках. Материал проиллюстрирован структурно-логическими схемами, обобщающими таблицами и практическими примерами. Для формирования практических компетенций в издании содержатся задания и примеры из мировой организационной практики, которые потребуют от читателя вдумчивой и творческой самостоятельной работы.</t>
+    <t>Учебник предназначен для формирования у студентов систематических представлений о сущности, особенностях формирования, функционирования и развития специфических образований социальных организаций. Дается описание основных функций управления организацией, предлагается методика управления организационным риском в условиях неопределенности. Анализируются основные теоретические подходы к пониманию организации в организационно-управленческих науках. Материал проиллюстрирован структурно-логическими схемами, обобщающими таблицами, практическими примерами.</t>
   </si>
   <si>
     <t>978-5-534-03342-7</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.06.2016</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебнике раскрываются сущность управления человеческими ресурсами, история инноваций в этой области прикладного социального знания, основные теоретические подходы к управлению человеческими ресурсами. Рассматриваются функции и структура рынка труда, а также действия на нем посредников и организаций по рекрутированию человеческих ресурсов. Особое внимание уделяется трансформации рынка труда в постиндустриальном обществе. Описываются традиционные функции и актуальные проблемы управления человеческими ресурсами. Практические задания включают кейсы, содержащие дискуссионные материалы об управлении человеческими ресурсами в отечественных и зарубежных организациях.</t>
   </si>
   <si>
     <t>978-5-534-17946-0</t>
   </si>
 </sst>
 </file>
 