--- v4 (2026-07-03)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>03.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>