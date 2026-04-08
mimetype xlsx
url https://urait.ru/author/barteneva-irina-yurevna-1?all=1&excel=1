--- v0 (2026-02-20)
+++ v1 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>21.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>