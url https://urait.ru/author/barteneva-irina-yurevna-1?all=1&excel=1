--- v1 (2026-04-08)
+++ v2 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>08.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>24.06.2019</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (B1–B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Бартенева И. Ю., Желткова О. В., Левина М. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Французский язык</t>
   </si>
   <si>
-    <t>Пособие предназначено для широкого круга лиц, имеющих базовые знания по французскому языку (уровень А1—А2), желающих подготовиться к участию в олимпиадах или сдаче квалификационных экзаменов. Цель пособия — углубление базовых знаний лексики и грамматики, активизация навыков устной и письменной речи с опорой на чтение. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации, сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции и успешно подготовиться к экзаменам. Пособие может быть использовано как для работы в аудитории под руководством преподавателя, так и для самостоятельных занятий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей и всех интересующихся.</t>
+    <t>Пособие предназначено для широкого круга лиц, имеющих базовые знания по французскому языку (уровень А1—А2), желающих подготовиться к участию в олимпиадах или сдаче квалификационных экзаменов. Цель пособия — углубление базовых знаний лексики и грамматики, активизация навыков устной и письменной речи с опорой на чтение. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации, сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции и успешно подготовиться к экзаменам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15235-7</t>
   </si>
   <si>
     <t>81.2Фр923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.01.2017</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК (B1–B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Пособие поможет углубить базовые знания лексики и грамматики французского языка, активизировать навыки устной и письменной речи и подготовиться к квалификационным экзаменам по предмету. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации и сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции. В пособие включены тестовые задания, тексты для перевода и творческие задания, которые позволят студентам изучить материалы как самостоятельно, так и под руководством преподавателя.</t>
+    <t>Пособие поможет углубить базовые знания лексики и грамматики французского языка, активизировать навыки устной и письменной речи и подготовиться к квалификационным экзаменам по предмету. Большое количество заданий, высокая степень повторяемости грамматических и лексических конструкций, удачный подбор текстов позволяют выработать навыки, необходимые для эффективной иноязычной коммуникации и сформировать социокультурную осведомленность в рамках указанного уровня коммуникативной компетенции. В пособие включены тестовые задания, тексты для перевода и творческие задания, которые позволят студентам изучить материалы учебника как самостоятельно, так и под руководством преподавателя.</t>
   </si>
   <si>
     <t>978-5-9916-9317-2</t>
   </si>
   <si>
     <t>81.2Фр922</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ПОЛИТОЛОГОВ (B1 — B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Бартенева И. Ю., Левина М. С., Самсонова О. Б.</t>
   </si>
   <si>
     <t>Курс направлен на развитие навыков профессиональной коммуникации на французском языке во всех видах речевой деятельности. Основные практические цели курса — научить работать с текстами социально-политического характера, обогатить словарный запас обучающихся базовыми терминами, привить им соответствующие профессионально-ориентированные умения и навыки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Дополнительные материалы к курсу доступны на образовательной платформе «Юрайт». Данный курс предназначен для студентов-политологов, будущих специалистов в области международных отношений, изучающих французский язык как язык специальности, а также для широкого круга лиц, интересующихся проблематикой лингвострановедения и владеющих знаниями французского языка на уровне A2—A2+.</t>
   </si>
   <si>
     <t>978-5-534-19616-0</t>
   </si>
   <si>
     <t>81.2Фр-923</t>
   </si>