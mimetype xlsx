--- v2 (2026-05-25)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>25.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>