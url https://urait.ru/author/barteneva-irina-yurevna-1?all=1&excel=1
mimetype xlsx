--- v3 (2026-07-13)
+++ v4 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>13.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>