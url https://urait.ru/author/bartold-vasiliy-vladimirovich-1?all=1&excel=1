--- v2 (2026-02-26)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>26.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>