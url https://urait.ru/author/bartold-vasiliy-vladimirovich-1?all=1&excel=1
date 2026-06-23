--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05833-8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.07.2019</t>
   </si>
   <si>
     <t>ПУТЕШЕСТВИЕ МАРКО ПОЛО</t>
   </si>
   <si>
     <t>Марко Поло -. ; Пер. Минаев И. П., Кунин К. И., Под ред. Бартольда В.В.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>«Книга» Марко Поло стала первым западноевропейским руководством странствующего торговца. Позже целый ряд подобных произведений дал начало той отрасли географии, которая в XIX в. получила название «коммерческой географии» или «географии торговли», а сейчас известна как «экономическая география». Описание стран, быта народов, их населяющих, специфика торговых отношений обо всем этом венецианский торговец рассказал в описании своего путешествия, основываясь частью на личных впечатлениях, частью на рассказах встречных людей и воспоминаниях своих старших родственников. Будучи записана в тюрьме как серия живых рассказов одним из узников, «Книга» выгодно отличается от других памятников того же жанра живым стилем и пестротой содержания. Примечания, принадлежащие переводчику И. П. Минаеву, отмечены инициалами И. М., примечания В. В. Бартольда - инициалами В. Б., разночтения из текста Бенедетто, переведенные К. И. Куниным, - инициалами К. К. Пояснения в тексте, в разночтениях и в примечаниях Минаева и Бартольда поставлены в квадратные скобки.</t>
+    <t>«Книга» Марко Поло стала первым западноевропейским руководством странствующего торговца. Позже целый ряд подобных произведений дал начало той отрасли географии, которая в XIX в. получила название «коммерческой географии» или «географии торговли», а сейчас известна как «экономическая география». Описание стран, быта народов, их населяющих, специфика торговых отношений обо всем этом венецианский торговец рассказал в описании своего путешествия, основываясь частью на личных впечатлениях, частью на рассказах встречных людей и воспоминаниях своих старших родственников. Будучи записана в тюрьме как серия живых рассказов одним из узников, «Книга» выгодно отличается от других памятников того же жанра живым стилем и пестротой содержания.</t>
   </si>
   <si>
     <t>978-5-534-09802-0</t>
   </si>
   <si>
     <t>28.06.2019</t>
   </si>
   <si>
     <t>ТЮРКИ. 12 ЛЕКЦИЙ ПО ИСТОРИИ ТЮРКСКИХ НАРОДОВ СРЕДНЕЙ АЗИИ</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Василий Бартольд - талантливый российский и советский историк-востоковед. Его курс из двенадцати лекций по истории Тюркских народов Средней Азии был написан им по просьбе турецкого правительства и прочитан в Стамбульском университете в июне 1926 года. В этой работе ученый опирается на множество источников, умело их сопоставляя и анализируя, что обуславливает ее актуальность для современной науки. При этом простота языка В. Бартольда делает книгу доступной для широкого круга читателей. Для всех интересующихся тюркской историей.</t>
   </si>
   <si>
     <t>978-5-534-11245-0</t>
   </si>
   <si>
     <t>63.3(5)</t>
   </si>
 </sst>
 </file>
 