--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>