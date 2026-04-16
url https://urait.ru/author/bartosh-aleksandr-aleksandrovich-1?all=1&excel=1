--- v2 (2026-02-25)
+++ v3 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>25.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>