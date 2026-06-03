--- v3 (2026-04-16)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>08.12.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ МЕЖДУНАРОДНОЙ БЕЗОПАСНОСТИ. ОРГАНИЗАЦИИ ОБЕСПЕЧЕНИЯ МЕЖДУНАРОДНОЙ БЕЗОПАСНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бартош А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
-    <t>Проанализирован феномен международной безопасности в условиях глобализации и информационно-коммуникационной революции, трансформации современных конфликтов в увязке с вопросами обеспечения национальной безопасности России. Описана гибридная война как новый вид межгосударственного противоборства, раскрыты ее инструменты: информационно-психологическая война, прокси-война, цветная революции. Раскрыты особенности техносферы военных конфликтов современности. Показан генезис мировой гибридной войны. Раскрыты направления трансформации организаций обеспечения международной безопасности, подробно освещены цель и направления гибридизации НАТО. В рамках компаративистского анализа организаций обеспечения международной безопасности обосновывается необходимость адаптации их функций, задач и ресурсов к политическим реалиям современности. Разработаны предложения по применению концептуального моделирования при решении задач обеспечения международной безопасности и национальной безопасности России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих теорию и историю международных отношений.</t>
+    <t>Проанализирован феномен международной безопасности в условиях глобализации и информационно-коммуникационной революции, трансформации современных конфликтов в увязке с вопросами обеспечения национальной безопасности России. Описана гибридная война как новый вид межгосударственного противоборства, раскрыты ее инструменты: информационно-психологическая война, прокси-война, цветная революции. Раскрыты особенности техносферы военных конфликтов современности. Показан генезис мировой гибридной войны. Раскрыты направления трансформации организаций обеспечения международной безопасности, подробно освещены цель и направления гибридизации НАТО. В рамках компаративистского анализа организаций обеспечения международной безопасности обосновывается необходимость адаптации их функций, задач и ресурсов к политическим реалиям современности. Для студентов, изучающих теорию и историю международных отношений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17521-9</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.03.2024</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКАЯ КУЛЬТУРА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе изложены вопросы становления и развития концепта стратегической культуры (СК) с середины ХХ в. и до наших дней. Показана методология учета особенностей СК государств и их коалиций в процессе выполнения политиками, дипломатами и военными международно-политического анализа реалий современного мира и выработки стратегический решений. Отражены влияние на трансформацию СК радикальных изменений системы обеспечения международной безопасности и отношений между государствами после окончания холодной войны, взглядов на использование военной силы в связи с появлением новых видов конфликтов XXI в. — гибридной войны и цветной революции, развития технологий «управляемого хаоса», новых рисков и угроз современности. Разработана матрица стратегической культуры как инструмент военно-политического анализа, даны рекомендации по ее использованию при стратегическом прогнозировании и планировании внешней политики. Проведен сопоставительный анализ СК России, США, Китая, а также НАТО и ЕС. Предложены вопросы для работы в форме очного и дистанционного обучения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, магистров, аспирантов, также может представлять интерес для работников федеральных органов, исследовательских и общественных организаций, специалистов, занимающихся вопросами обеспечения международной и национальной безопасности, разработки внешней и оборонной политики, военного строительства.</t>
+    <t>В курсе изложены вопросы становления и развития концепта стратегической культуры (СК) с середины ХХ в. и до наших дней. Показана методология учета особенностей СК государств и их коалиций в процессе выполнения политиками, дипломатами и военными международно-политического анализа реалий современного мира и выработки стратегический решений. Отражены влияние на трансформацию СК радикальных изменений системы обеспечения международной безопасности и отношений между государствами после окончания холодной войны, взглядов на использование военной силы в связи с появлением новых видов конфликтов XXI в. — гибридной войны и цветной революции, развития технологий «управляемого хаоса», новых рисков и угроз современности.</t>
   </si>
   <si>
     <t>978-5-534-18632-1</t>
   </si>
   <si>
     <t>71я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>