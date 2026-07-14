--- v3 (2026-05-22)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>22.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>02.07.2024</t>
   </si>
   <si>
     <t>ДОКАЗЫВАНИЕ В УГОЛОВНОМ ПРОЦЕССЕ: ДОПУСТИМОСТЬ ДОКАЗАТЕЛЬСТВ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Барыгина А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы, связанные с возникновением понятия «допустимость доказательств» в англосаксонской и континентальной системе права, определения понятия допустимости доказательств, возможности применения правил асимметрии допустимости доказательств. Особое внимание посвящено разработке системы критериев допустимости доказательств и особенностям применения данных критериев в практической деятельности. Проанализирована практика судов Российской Федерации по вопросам оценки признания доказательств недопустимыми применительно к каждому из выделенных критериев допустимости доказательств. Рассмотрены теоретические и практические проблемы по вопросам порядка признания доказательств недопустимыми на стадиях досудебного и судебного производства по уголовным делам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, специалитета и магистратуры, аспирантов, преподавателей юридических факультетов высших учебных заведений, а также специалистов и практиков в области уголовного судопроизводства.</t>
+    <t>В курсе рассматриваются вопросы, связанные с возникновением понятия «допустимость доказательств» в англосаксонской и континентальной системе права, определения понятия допустимости доказательств, возможности применения правил асимметрии допустимости доказательств. Особое внимание посвящено разработке системы критериев допустимости доказательств и особенностям применения данных критериев в практической деятельности. Проанализирована практика судов Российской Федерации по вопросам оценки признания доказательств недопустимыми применительно к каждому из выделенных критериев допустимости доказательств. Рассмотрены теоретические и практические проблемы по вопросам порядка признания доказательств недопустимыми на стадиях досудебного и судебного производства по уголовным делам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19484-5</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.08.2024</t>
   </si>
   <si>
     <t>ДОКАЗЫВАНИЕ В УГОЛОВНОМ ПРОЦЕССЕ: ОЦЕНКА ОТДЕЛЬНЫХ ВИДОВ ДОКАЗАТЕЛЬСТВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы, касающиеся определения понятия, содержания отдельных видов доказательств в уголовном судопроизводстве. Особое внимание уделено анализу критериев допустимости отдельных видов доказательств, а также исследованию и анализу правоприменительной практики, связанной с оценкой допустимости каждого доказательства в отдельности в уголовном процессе. На практических примерах подробно рассмотрены следственные и судебные ошибки, допущенные при собирании и оценке доказательств, послужившие причиной отмены или изменения судебных решений. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата, специалитета и магистратуры, а также аспирантов, преподавателей, практических работников правоохранительных и судебных органов и всех интересующихся вопросами доказывания в уголовном процессе.</t>
+    <t>В курсе рассматриваются вопросы, касающиеся определения понятия, содержания отдельных видов доказательств в уголовном судопроизводстве. Особое внимание уделено анализу критериев допустимости отдельных видов доказательств, а также исследованию и анализу правоприменительной практики, связанной с оценкой допустимости каждого доказательства в отдельности в уголовном процессе. На практических примерах подробно рассмотрены следственные и судебные ошибки, допущенные при собирании и оценке доказательств, послужившие причиной отмены или изменения судебных решений.</t>
   </si>
   <si>
     <t>978-5-534-19858-4</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>