--- v4 (2026-07-14)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -816,54 +816,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>194</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1129.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1239.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -886,54 +886,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>286</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>