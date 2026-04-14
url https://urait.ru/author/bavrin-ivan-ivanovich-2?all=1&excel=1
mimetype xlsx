--- v1 (2026-02-22)
+++ v2 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>