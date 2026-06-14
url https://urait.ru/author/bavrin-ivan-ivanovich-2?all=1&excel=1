--- v2 (2026-04-14)
+++ v3 (2026-06-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>05.08.2013</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА ДЛЯ ПЕДАГОГИЧЕСКИХ НАПРАВЛЕНИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Баврин И. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
-    <t>Профессионально ориентированный интегрированный учебник содержит изложение основ аналитической геометрии и математического анализа (включая дифференциальные уравнения и уравнения математической физики), элементов теории вероятностей, математической статистики и дискретной математики, сопровождаемое рассмотрением математических моделей из естественно-научных дисциплин (физики, химии, биологии, географии), экономики, экологии, а также упражнения для самостоятельной работы. Все основные понятия иллюстрируются примерами из этих дисциплин. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов естественно-научных специальностей и специальности «Информатика» педагогических вузов. Может быть использован студентами других вузов и учреждений среднего профессионального образования.</t>
+    <t>Профессионально ориентированный интегрированный учебник содержит изложение основ аналитической геометрии и математического анализа (включая дифференциальные уравнения и уравнения математической физики), элементов теории вероятностей, математической статистики и дискретной математики, сопровождаемое рассмотрением математических моделей из естественно-научных дисциплин (физики, химии, биологии, географии), экономики, экологии, а также упражнения для самостоятельной работы. Все основные понятия иллюстрируются примерами из этих дисциплин.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12889-5</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.10.2015</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА ДЛЯ ХИМИКОВ, БИОЛОГОВ И МЕДИКОВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Профессионально ориентированный курс содержит изложение элементов аналитической геометрии, математического анализа, теории вероятностей и математической статистики, сопровождаемое рассмотрением математических моделей из физики, химии, биологии и медицины. Приведено много примеров и задач, иллюстрирующих понятия высшей математики и ее методы.</t>
+    <t>Профессионально ориентированный учебник содержит изложение элементов аналитической геометрии, математического анализа, теории вероятностей и математической статистики, сопровождаемое рассмотрением математических моделей из физики, химии, биологии и медицины. Приведено много примеров и задач, иллюстрирующих понятия высшей математики и ее методы, а также упражнений для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-07021-7</t>
   </si>
   <si>
     <t>22.11я73</t>
   </si>
   <si>
     <t>25.06.2015</t>
   </si>
   <si>
     <t>ДИСКРЕТНАЯ МАТЕМАТИКА. УЧЕБНИК И ЗАДАЧНИК для вузов</t>
   </si>
   <si>
     <t>Дискретная математика и математическая логика</t>
   </si>
   <si>
     <t>Дискретная математика — бурно развивающаяся за последние 100 лет ветвь математики. Ее методы широко используются в различных науках, включая физику, химию, биологию, генетику, информатику и др., поэтому подготовка студентов естественнонаучных специальностей и информатики тесно связана с получением прочных знаний не только по непрерывной, но и по дискретной математике. Данный учебник содержит изложение тесно связанных меду собой разделов дискретной математики. Изложение теоретического материала сопровождается рассмотрением примеров и задач, иллюстрирующих основные понятия дискретной математики и ее методы.</t>
   </si>
   <si>
     <t>978-5-534-07065-1</t>
   </si>
   <si>
     <t>22.17я73</t>
   </si>
@@ -208,84 +208,81 @@
   <si>
     <t>ДИСКРЕТНАЯ МАТЕМАТИКА. УЧЕБНИК И ЗАДАЧНИК для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Дискретная математика — бурно развивающаяся за последние 100 лет ветвь математики. Ее методы широко используются в различных науках, включая физику химию, биологию, генетику, информатику и др. Поэтому подготовка студентов тесно связана с получением прочных знаний не только по непрерывной, но и по дискретной математике. Данный учебник содержит изложение тесно связанных меду собой разделов дискретной математики. Изложение теоретического материала сопровождается рассмотрением примеров и задач, иллюстрирующих основные понятия дискретной математики и ее методы.</t>
   </si>
   <si>
     <t>978-5-534-07917-3</t>
   </si>
   <si>
     <t>22.17я723</t>
   </si>
   <si>
     <t>29.09.2015</t>
   </si>
   <si>
     <t>МАТЕМАТИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. Профессионально ориентированный интегрированный учебник содержит изложение основ аналитической геометрии и математического анализа (включая дифференциальные уравнения и уравнения математической физики), элементов теории вероятностей, математической статистики и дискретной математики, сопровождаемое рассмотрением математических моделей из естественнонаучных дисциплин (физики, химии, биологии, географии), экономики, экологии. Все основные теоретические понятия иллюстрируются примерами. Представлены упражнения для самостоятельной работы к каждой главе, а также приложение, содержащее справочный материал. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по педагогическим направлениям и специальностям. Может быть использован студентами других направлений и специальностей.</t>
+    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. Профессионально ориентированный интегрированный учебник содержит изложение основ аналитической геометрии и математического анализа (включая дифференциальные уравнения и уравнения математической физики), элементов теории вероятностей, математической статистики и дискретной математики, сопровождаемое рассмотрением математических моделей из естественнонаучных дисциплин (физики, химии, биологии, географии), экономики, экологии. Все основные теоретические понятия иллюстрируются примерами.</t>
   </si>
   <si>
     <t>978-5-534-17016-0</t>
   </si>
   <si>
     <t>22.1я723</t>
   </si>
   <si>
     <t>13.04.2016</t>
   </si>
   <si>
     <t>МАТЕМАТИКА ДЛЯ ТЕХНИЧЕСКИХ КОЛЛЕДЖЕЙ И ТЕХНИКУМОВ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Профессионально ориентированный курс содержит изложение элементов аналитической геометрии, математического анализа, теории вероятностей и математической статистики, сопровождаемое рассмотрением математических моделей из физики, химии, биологии и медицины.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-08026-1</t>
   </si>
   <si>
     <t>22.11я723</t>
   </si>
   <si>
     <t>22.05.2014</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
-    <t>В учебнике изложены основы математического анализа. Издание написано в соответствии с действующими программами ведущих вузов. Особое внимание уделено понятиям и методам, имеющим прикладное значение. Это отражено как в физическом и геометрическом истолковании основных понятий математического анализа, так и в рассмотрении математических моделей из физики и других естественно-научных дисциплин. Каждая глава учебника содержит примеры и задачи, иллюстрирующие понятия математического анализа, его методы и приложения, а также упражнения для самостоятельной работы.</t>
+    <t>Издание написано в соответствии с действующими программами и с учетом профессиональной направленности будущих учителей естественнонаучных специальностей. Особое внимание уделено понятиям и методам, имеющим прикладное значение. Это отражено как в физическом и геометрическом истолковании основных понятий математического анализа, так и в рассмотрении математических моделей из физики и других естественно-научных дисциплин.</t>
   </si>
   <si>
     <t>978-5-534-18666-6</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.08.2015</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике в соответствии с действующими программами изложены основы математического анализа. Особое внимание уделено понятиям и методам, имеющим прикладное значение. Это отражено как в физическом и геометрическом истолковании основных понятий математического анализа, так и в рассмотрении математических моделей из физики и других естественнонаучных дисциплин. Каждая глава учебника содержит примеры и задачи, иллюстрирующие понятия математического анализа, его методы и приложения, а также упражнения для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-18667-3</t>
   </si>
   <si>
     <t>22.161я723</t>
   </si>
@@ -669,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vysshaya-matematika-dlya-pedagogicheskih-napravleniy-598429" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vysshaya-matematika-dlya-himikov-biologov-i-medikov-598431" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/diskretnaya-matematika-uchebnik-i-zadachnik-598458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/diskretnaya-matematika-uchebnik-i-zadachnik-598493" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-598537" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-dlya-tehnicheskih-kolledzhey-i-tehnikumov-598574" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematicheskiy-analiz-560216" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematicheskiy-analiz-561218" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vysshaya-matematika-dlya-pedagogicheskih-napravleniy-598429" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vysshaya-matematika-dlya-himikov-biologov-i-medikov-598431" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/diskretnaya-matematika-uchebnik-i-zadachnik-598458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/diskretnaya-matematika-uchebnik-i-zadachnik-598493" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-598537" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-dlya-tehnicheskih-kolledzhey-i-tehnikumov-598574" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematicheskiy-analiz-598430" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematicheskiy-analiz-598538" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1292,204 +1289,204 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2069.0</v>
       </c>
       <c r="M10" s="9">
         <v>2279.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.601</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>560216</v>
+        <v>598430</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>327</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1309.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1439.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="X11" s="6" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="Y11" s="8">
         <v>0.412</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>561218</v>
+        <v>598538</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>327</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1309.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1439.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="Y12" s="8">
         <v>0.412</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>