--- v3 (2026-06-14)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>14.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>