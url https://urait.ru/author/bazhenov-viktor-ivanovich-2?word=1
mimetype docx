--- v2 (2026-04-11)
+++ v3 (2026-06-03)
@@ -221,51 +221,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/588729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Реконструкция систем водоснабжения и водоотведения : учебник и практикум для вузов / И. И. Павлинова, В. И. Баженов. — 6-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Высшее образование). — ISBN 978-5-534-20273-1.</w:t>
+        <w:t xml:space="preserve">Реконструкция систем водоснабжения и воДООтведения : учебник и практикум для вузов / И. И. Павлинова, В. И. Баженов. — 6-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 141 с. — (Высшее образование). — ISBN 978-5-534-20273-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589920</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>