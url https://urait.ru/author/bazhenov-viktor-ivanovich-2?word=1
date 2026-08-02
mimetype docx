--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -65,51 +65,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Наружные сети и сооружения систем водоснабжения и водоотведения : учебник и практикум для вузов / И. И. Павлинова, В. И. Баженов. — 6-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 224 с. — (Высшее образование). — ISBN 978-5-534-20269-4.</w:t>
+        <w:t xml:space="preserve">Наружные сети и сооружения систем водоснабжения и воДООтведения : учебник и практикум для вузов / И. И. Павлинова, В. И. Баженов. — 6-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 224 с. — (Высшее образование). — ISBN 978-5-534-20269-4.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -195,51 +195,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589918</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Проектирование элементов систем водоснабжения и водоотведения : учебное пособие для среднего профессионального образования / И. И. Павлинова, В. И. Баженов. — 6-е изд. — Москва : Издательство Юрайт, 2026. — 167 с. — (Профессиональное образование). — ISBN 978-5-534-20266-3.</w:t>
+        <w:t xml:space="preserve">Проектирование элементов систем водоснабжения и воДООтведения : учебное пособие для среднего профессионального образования / И. И. Павлинова, В. И. Баженов. — 6-е изд. — Москва : Издательство Юрайт, 2026. — 167 с. — (Профессиональное образование). — ISBN 978-5-534-20266-3.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/588729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Павлинова, И. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>