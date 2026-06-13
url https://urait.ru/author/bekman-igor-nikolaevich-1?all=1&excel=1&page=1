--- v1 (2026-03-04)
+++ v2 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>04.03.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,126 +130,126 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>16.09.2016</t>
   </si>
   <si>
     <t>АТОМНАЯ И ЯДЕРНАЯ ФИЗИКА: РАДИОАКТИВНОСТЬ И ИОНИЗИРУЮЩИЕ ИЗЛУЧЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бекман И. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Ядерная энергетика и технологии</t>
   </si>
   <si>
-    <t>Учебник посвящен некоторым аспектам атомной и ядерной физики применительно к радионуклидам и сопутствующим им излучениям. Он содержит систематический материал по явлению радиоактивности, радиоактивным изотопам и радиации, кинетике процессов распада и накопления, строению ядра и ядерным реакциям, источникам радиоактивных излучений, методам регистрации радиоактивных излучений, взаимодействию радиации с веществом, методам разделения изотопов, а также способам статистической обработки результатов радиометрических измерений. Описаны свойства некоторых радиоактивных изотопов и радиоактивных элементов. Приведены сведения о биологическом действии радиации, рассмотрены методы радиационной дозиметрии и правила безопасности при работе с радионуклидами.</t>
+    <t>Учебник посвящен некоторым аспектам атомной и ядерной физики применительно к радионуклидам и сопутствующим им излучениям. Он содержит систематический материал по явлению радиоактивности, радиоактивным изотопам и радиации, кинетике процессов распада и накопления, строению ядра и ядерным реакциям, источникам радиоактивных излучений, методам регистрации радиоактивных излучений, взаимодействию радиации с веществом, методам разделения изотопов, а также способам статистической обработки результатов радиометрических измерений. Описаны свойства некоторых радиоактивных изотопов и радиоактивных элементов. Приведены сведения о биологическом действии радиации, рассмотрены методы радиационной дозиметрии, и правила безопасности при работе с радионуклидами.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08692-8</t>
   </si>
   <si>
     <t>24.13я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.10.2020</t>
   </si>
   <si>
     <t>АТОМНАЯ И ЯДЕРНАЯ ФИЗИКА: РАДИОАКТИВНОСТЬ И ИОНИЗИРУЮЩИЕ ИЗЛУЧЕНИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник посвящен некоторым аспектам атомной и ядерной физики и содержит систематический материал по явлению радиоактивности, радиоактивным изотопам и радиации, кинетике процессов распада и накопления, строению ядра и ядерным реакциям, источникам радиоактивных излучений, методам регистрации радиоактивных излучений, взаимодействию радиации с веществом, методам разделения изотопов, а также способам статистической обработки результатов радиометрических измерений. Описаны свойства некоторых радиоактивных изотопов и радиоактивных элементов. Приведены сведения о биологическом действии радиации, рассмотрены методы радиационной дозиметрии и правила безопасности при работе с радионуклидами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов химических, биологических, геологических и медицинских факультетов ссузов, а также для специалистов и исследователей, работающих с радиоактивными веществами и ионизирующими излучениями.</t>
+    <t>Учебник посвящен некоторым аспектам атомной и ядерной физики и содержит систематический материал по явлению радиоактивности, радиоактивным изотопам и радиации, кинетике процессов распада и накопления, строению ядра и ядерным реакциям, источникам радиоактивных излучений, методам регистрации радиоактивных излучений, взаимодействию радиации с веществом, методам разделения изотопов, а также способам статистической обработки результатов радиометрических измерений. Описаны свойства некоторых радиоактивных изотопов и радиоактивных элементов. Приведены сведения о биологическом действии радиации, рассмотрены методы радиационной дозиметрии и правила безопасности при работе с радионуклидами. Для студентов химических, биологических, геологических и медицинских факультетов ссузов, а также для специалистов и исследователей, работающих с радиоактивными веществами и ионизирующими излучениями.</t>
   </si>
   <si>
     <t>978-5-534-14178-8</t>
   </si>
   <si>
     <t>24.13я723</t>
   </si>
   <si>
     <t>25.11.2016</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА: МАТЕМАТИЧЕСКИЙ АППАРАТ ДИФФУЗИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
     <t>Учебник создан для подготовки специалистов (физиков, химиков, технологов, экологов и геологов), способных решать актуальные задачи диффузии, миграции и массопереноса химических веществ (в том числе - радионуклидов) в техногенных и природных средах. В нем изложены основы математического аппарата, используемого для моделирования диффузионных явлений, обработки и интерпретации результатов экспериментов по изучению транспортных процессов в адсорбционно- и химически-активных гетерогенных средах. Даны примеры практического применения математического аппарата диффузии.</t>
   </si>
   <si>
     <t>978-5-534-00025-2</t>
   </si>
   <si>
     <t>20.09.2016</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. РАДИОАКТИВНЫЕ ЭЛЕМЕНТЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
-[...2 lines deleted...]
-    <t>Учебник содержит систематические сведения о ядерно-физических, физических, химических и токсикологических свойствах всех известных в настоящее время радиоактивных элементов, т.е. элементов, не имеющих стабильных изотопов. Существенное внимание уделено добыче природных элементов, их очистке и обогащению по требуемому изотопу, методам синтеза техногенных радионуклидов (на ядерных реакторах, ускорителях и лабораторных генераторах) и соединений на их основе, а также применению радиоактивных элементов в различных областях науки, техники и медицины. Описаны методы "мгновенной химии", позволяющие исследовать свойства ультракороткоживущих элементов в количестве одного атома.</t>
+    <t>Общая химия</t>
+  </si>
+  <si>
+    <t>Курс содержит систематические сведения о ядерно-физических, физических, химических и токсикологических свойствах всех известных в настоящее время радиоактивных элементов, т.е. элементов, не имеющих стабильных изотопов. Существенное внимание уделено добыче природных элементов, их очистке и обогащению по требуемому изотопу, методам синтеза техногенных радионуклидов (на ядерных реакторах, ускорителях и лабораторных генераторах) и соединений на их основе, а также применению радиоактивных элементов в различных областях науки, техники и медицины. Описаны методы "мгновенной химии", позволяющие исследовать свойства ультракороткоживущих элементов, в количестве одного атома.</t>
   </si>
   <si>
     <t>978-5-534-00978-1</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. РАДИОАКТИВНЫЕ ЭЛЕМЕНТЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебник содержит систематические сведения о ядерно-физических, физических, химических и токсикологических свойствах всех известных в настоящее время радиоактивных элементов, т.е. элементов, не имеющих стабильных изотопов. Существенное внимание уделено добыче природных элементов, их очистке и обогащению по требуемому изотопу, методам синтеза техногенных радионуклидов (на ядерных реакторах, ускорителях и лабораторных генераторах) и соединений на их основе, а также применению радиоактивных элементов в различных областях науки, техники и медицины. Описаны методы «мгновенной химии», позволяющие исследовать свойства ультракороткоживущих элементов в количестве одного атома. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник может быть использован для подготовки специалистов в области ядерной индустрии, радиохимии, неорганической, аналитической, медицинской и экологической химии.</t>
+    <t>Курс содержит систематические сведения о ядерно-физических, физических, химических и токсикологических свойствах всех известных в настоящее время радиоактивных элементов, т.е. элементов, не имеющих стабильных изотопов. Существенное внимание уделено добыче природных элементов, их очистке и обогащению по требуемому изотопу, методам синтеза техногенных радионуклидов (на ядерных реакторах, ускорителях и лабораторных генераторах) и соединений на их основе, а также применению радиоактивных элементов в различных областях науки, техники и медицины. Описаны методы «мгновенной химии», позволяющие исследовать свойства ультракороткоживущих элементов в количестве одного атома. Учебник может быть использован для подготовки специалистов в области ядерной индустрии, радиохимии, неорганической, аналитической, медицинской и экологической химии.</t>
   </si>
   <si>
     <t>978-5-534-14180-1</t>
   </si>
   <si>
     <t>15.04.2021</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА В АТОМНОЙ ОТРАСЛИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
     <t>Учебник содержит систематический материал по физическим основам радиохимии, дозиметрии и технике безопасности, ядерно-физическим, химическим и радиотоксическим свойствам радиоактивных элементов, фундаментальной радиохимии, включая химию ядерных превращений и радиационную химию, промышленной радиохимии (производство радио- нуклидов для ядерных зарядов и для топлива атомных реакторов), прикладной радиохимии (включая методы использования меченых атомов), экологической (состояние и миграция радионуклидов в природных средах) и медицинской радиохимии (синтез меченых соединений медицинского назначения и создание радиофармпрепаратов для диагностики и терапии). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-14185-6</t>
   </si>
   <si>
     <t>22.05.2025</t>
   </si>
   <si>
     <t>РАДИАЦИОННАЯ БЕЗОПАСНОСТЬ И ПРИКЛАДНАЯ РАДИОХИМИЯ. Учебник для СПО</t>
   </si>
@@ -313,51 +313,51 @@
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
   </si>
   <si>
     <t>В книге рассмотрены вопросы использования радионуклидов и связанных с ними ионизирующих излучений в медицине для целей диагностики, терапии и хирургии. Приведены сведения по явлениям радиоактивности, ядерным реакциям, особенностям взаимодействия ионизирующего излучения с веществом, способам измерения ионизирующего излучения. Рассмотрены методы радионуклидной диагностики и терапии. Обсуждены методы генерации короткоживущих радиоактивных изотопов и методы синтеза меченных радионуклидами фармпрепаратов, аппаратура, а также методики, используемые в радиационной и ядерной медицине. Особенности методик иллюстрируются на примерах диагностики и терапии различных болезней.</t>
   </si>
   <si>
     <t>978-5-534-00691-9</t>
   </si>
   <si>
     <t>ЯДЕРНЫЕ ТЕХНОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник посвящен роли ядерной индустрии в научно-техническом потенциале современной цивилизации. Рассмотрены радиохимические аспекты ядерного топливного цикла производства компонентов ядерного оружия и топлива для энергетических или транспортных установок. Дан критический анализ как современных типов производств, включенных в ядерно-энергетический топливный комплекс, так и перспективных методов разделения, очистки и концентрирования радионуклидов. Рассмотрены существующие реакторы энергетического назначения, типы атомных электростанций и ядерных комплексов, методы предотвращения загрязнения ок-ружающей среды выбросами АЭС и т.д. Основное внимание уделено перспективам развития радиохимических технологий. Для студентов химических, биологических и геологических факультетов университетов, а также для специалистов и исследователей, работающих с радиоактивными веществами и ионизирующими излучениями.</t>
   </si>
   <si>
     <t>978-5-534-08681-2</t>
   </si>
   <si>
     <t>ЯДЕРНЫЕ ТЕХНОЛОГИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебник посвящен роли ядерной индустрии в научно-техническом потенциале современной цивилизации. Рассмотрены радиохимические аспекты ядерного топливного цикла производства компонентов ядерного оружия и топлива для энергетических или транспортных установок. Дан критический анализ как современных типов производств, включенных в ядерно-энергетический топливный комплекс, так и перспективных методов разделения, очистки и концентрирования радионуклидов. Рассмотрены существующие реакторы энергетического назначения, типы атомных электростанций и ядерных комплексов, методы предотвращения загрязнения ок-ружающей среды выбросами АЭС и т.д. Основное внимание уделено перспективам развития радиохимических технологий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов химических, биологических и геологических факультетов ссузов, а также для специалистов и исследователей, работающих с радиоактивными веществами и ионизирующими излучениями.</t>
+    <t>Учебник посвящен роли ядерной индустрии в научно-техническом потенциале современной цивилизации. Рассмотрены радиохимические аспекты ядерного топливного цикла производства компонентов ядерного оружия и топлива для энергетических или транспортных установок. Дан критический анализ как современных типов производств, включенных в ядерно-энергетический топливный комплекс, так и перспективных методов разделения, очистки и концентрирования радионуклидов. Рассмотрены существующие реакторы энергетического назначения, типы атомных электростанций и ядерных комплексов, методы предотвращения загрязнения ок-ружающей среды выбросами АЭС и т.д. Основное внимание уделено перспективам развития радиохимических технологий. Для студентов химических, биологических и геологических факультетов ссузов, а также для специалистов и исследователей, работающих с радиоактивными веществами и ионизирующими излучениями.</t>
   </si>
   <si>
     <t>978-5-534-14183-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>