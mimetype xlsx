--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>14.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>