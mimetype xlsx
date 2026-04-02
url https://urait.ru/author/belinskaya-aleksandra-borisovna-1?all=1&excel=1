--- v1 (2026-02-08)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>08.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>