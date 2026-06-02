--- v2 (2026-04-02)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>02.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>КОНФЛИКТОЛОГИЯ В СОЦИАЛЬНОЙ РАБОТЕ 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
     <t>Сегодня к проблемам возникновения и эффективного разрешения конфликтов, проведения переговоров и поиска согласия проявляют интерес социологи и психологи, политики, руководители, педагоги, социальные работники, словом, все те, кто в своей практической деятельности связан с проблемами взаимодействия людей. В представленном курсе рассматриваются теоретико-методологические и практические проблемы использования конфликтологического знания в социальной работе. Цель социальной работы — удовлетворение гарантированных интересов и потребностей различных групп населения, создание условий, содействующих улучшению социального, психологического и физического самочувствия личности. Курс предназначен для аспирантов, студентов высших учебных заведений, преподавателей, а также для практических работников системы образования и специалистов, занимающихся социальной работой.</t>
   </si>
   <si>
     <t>978-5-534-14373-7</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>19.01.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ СОЦИАЛЬНОЙ РАБОТЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются: современное состояние и тенденции развития социальной работы в России; теоретические проблемы социальной работы; технологии социальной работы с различными категориями населения; вопросы подготовки кадров для социальной сферы и др. Социальные работники призваны оказывать помощь индивидам и группам лиц, оказавшимся в трудной жизненной ситуации, с целью восстановления их функционирования в качестве социально активных и ответственных субъектов социальных отношений. Решение поставленных задач под силу специалисту, компетентному в вопросах развития личности и общества, обладающему знаниями в области философии, психологии, социологии, педагогики, права. Сопоставительный анализ и обобщение имеющихся научных данных свидетельствуют о том, что успешность специалиста социальной сферы зависит и от того, умеет ли он адекватно оценивать собственную работу и осуществлять эффективное взаимодействие в процессе профессиональной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для бакалавров и магистров факультетов социальной работы в высших учебных заведениях, социальных колледжей и училищ, социальных работников, специалистов социальной сферы различного профиля.</t>
+    <t>В курсе рассматриваются: современное состояние и тенденции развития социальной работы в России; теоретические проблемы социальной работы; технологии социальной работы с различными категориями населения; вопросы подготовки кадров для социальной сферы и др. Социальные работники призваны оказывать помощь индивидам и группам лиц, оказавшимся в трудной жизненной ситуации, с целью восстановления их функционирования в качестве социально активных и ответственных субъектов социальных отношений. Решение поставленных задач под силу специалисту, компетентному в вопросах развития личности и общества, обладающему знаниями в области философии, психологии, социологии, педагогики, права. Сопоставительный анализ и обобщение имеющихся научных данных свидетельствуют о том, что успешность специалиста социальной сферы зависит и от того, умеет ли он адекватно оценивать собственную работу и осуществлять эффективное взаимодействие в процессе профессиональной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-14725-4</t>
   </si>
   <si>
     <t>60.9я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.05.2019</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ КОНФЛИКТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются теоретико-методологические и практические проблемы использования конфликтологического знания. Пособие знакомит с основами работы с конфликтами в подростковой среде; с основными направлениями работы педагога в общеобразовательном учреждении; рисует портрет педагога; представляет разнообразные виды подростковых конфликтов и пути их преодоления и разрешения педагогом. Особое внимание уделено методикам, технологиям, упражнениям, деловым играм, которые способствуют укреплению внутреннего состояния, равновесия, стабильности в конфликте. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие будет интересно студентам высших учебных заведений, обучающимся по педагогическим направлениям, аспирантам, преподавателям, а также учителям общеобразовательных школ; психологам-практикам, которые работают с подростками в общеобразовательных учреждениях.</t>
   </si>
   <si>
     <t>978-5-534-10769-2</t>
   </si>
   <si>
     <t>74.66я73</t>
   </si>