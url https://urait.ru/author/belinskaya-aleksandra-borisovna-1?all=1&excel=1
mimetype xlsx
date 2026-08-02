--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>