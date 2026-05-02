--- v2 (2026-02-27)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>27.02.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>13.09.2022</t>
   </si>
   <si>
     <t>ХИМИЯ ВОДЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Багнавец Н. Л.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>В теоретической части пособия даны общие сведения о составе гидросферы, физико-химических свойствах воды, представлен химический состав природных вод, показатели качества воды, рассмотрены вопросы миграции компонентов природных вод. В практической части описаны методы химического анализа и представлены лабораторные работы по анализу природных вод с применением химических и физико-химических методов в соответствии с федеральным государственным образовательным стандартом. В издании представлен расширенный спектр лабораторных работ, что позволяет варьировать лабораторные работы с учетом учебного плана, а также возможностей кафедры химии. В приложении дан краткий перечень предельно допустимых концентраций (ПДК) основных загрязняющих веществ в водных объектах, нормативные значения показателей качества питьевой воды. Пособие предназначено для студентов, обучающихся по направлению подготовки «Гидрометеорология» (направленность «Метеорология»); по направлению «Агрохимия и агропочвоведение» (направленность «Агроэкология»); по направлению «Экология и природопользование» (направленность «Экология»).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15455-9</t>
   </si>
   <si>
     <t>26.22я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">