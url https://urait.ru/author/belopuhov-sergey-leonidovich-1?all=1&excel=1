--- v3 (2026-05-02)
+++ v4 (2026-07-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.05.2026</t>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>13.09.2022</t>
   </si>
   <si>
     <t>ХИМИЯ ВОДЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Багнавец Н. Л.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>В теоретической части пособия даны общие сведения о составе гидросферы, физико-химических свойствах воды, представлен химический состав природных вод, показатели качества воды, рассмотрены вопросы миграции компонентов природных вод. В практической части описаны методы химического анализа и представлены лабораторные работы по анализу природных вод с применением химических и физико-химических методов в соответствии с федеральным государственным образовательным стандартом. В издании представлен расширенный спектр лабораторных работ, что позволяет варьировать лабораторные работы с учетом учебного плана, а также возможностей кафедры химии. В приложении дан краткий перечень предельно допустимых концентраций (ПДК) основных загрязняющих веществ в водных объектах, нормативные значения показателей качества питьевой воды. Пособие предназначено для студентов, обучающихся по направлению подготовки «Гидрометеорология» (направленность «Метеорология»); по направлению «Агрохимия и агропочвоведение» (направленность «Агроэкология»); по направлению «Экология и природопользование» (направленность «Экология»).</t>
+    <t>В теоретической части пособия даны общие сведения о составе гидросферы, физико-химических свойствах воды, представлен химический состав природных вод, показатели качества воды, рассмотрены вопросы миграции компонентов природных вод. В практической части описаны методы химического анализа и представлены лабораторные работы по анализу природных вод с применением химических и физико-химических методов в соответствии с федеральным государственным образовательным стандартом. В издании представлен расширенный спектр лабораторных работ, что позволяет варьировать лабораторные работы с учетом учебного плана, а также возможностей кафедры химии. В приложении дан краткий перечень предельно допустимых концентраций (ПДК) основных загрязняющих веществ в водных объектах, нормативные значения показателей качества питьевой воды.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15455-9</t>
   </si>
   <si>
     <t>26.22я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>