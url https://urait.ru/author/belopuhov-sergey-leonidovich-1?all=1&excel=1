--- v4 (2026-07-02)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>02.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>