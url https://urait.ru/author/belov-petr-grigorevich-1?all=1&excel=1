--- v3 (2026-03-14)
+++ v4 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>14.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>