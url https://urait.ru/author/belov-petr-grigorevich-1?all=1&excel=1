--- v4 (2026-04-30)
+++ v5 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>30.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>08.08.2017</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ И ПРОГРАММНО-ЦЕЛЕВОЙ МЕНЕДЖМЕНТ РИСКОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Белов П. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В учебнике излагается методология системного анализа и программно-целевого прогнозирования рисков, сопутствующих функционированию человеко-машинных систем. По итогам изучения данного учебника студенты научатся пользоваться современными информационными технологиями, пригодными для оптимизации мероприятий по обоснованию, обеспечению, контролю и поддержанию социально-приемлемых количественных показателей страхового и техногенного риска; овладеют современными математическими и машинными методами моделирования, системного анализа наиболее распространенных происшествий и системного синтеза мероприятий по снижению их риска до социально-приемлемого уровня. В конце глав представлены вопросы и задания для самопроверки. В приложениях содержатся фактические данные, необходимые для системного анализа и моделирования риска техногенных происшествий вручную или с помощью современных программных комплексов и экспертных систем.</t>
+    <t>В учебнике излагается методология программно-целевого прогнозирования и регулирования рисков, сопутствующих функционированию человекомашинных систем. По итогам изучения данного учебника студенты научатся пользоваться современными информационными технологиями, пригодными для оптимизации мероприятий по обоснованию, обеспечению, контролю и поддержанию социально-приемлемых количественных показателей страхового и техногенного риска; овладеют современными математическими и машинными методами моделирования, системного анализа наиболее распространенных происшествий и системного синтеза мероприятий по снижению их риска до социально-приемлемого уровня. В конце глав представлены вопросы и задания для самопроверки. В приложениях содержатся фактические данные, необходимые для системного прогнозирования и программно-целевого регулирования риска техногенных происшествий вручную или с помощью современных программных комплексов и экспертных систем.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04690-8</t>
   </si>
   <si>
     <t>68.9я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.03.2024</t>
   </si>
   <si>
     <t>ТЕХНОГЕННЫЕ СИСТЕМЫ И ЭКОЛОГИЧЕСКИЙ РИСК 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Белов П. Г., Чернов К. В. ; Под общ. ред. Белова П.Г.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>В курсе излагается методология сциосистемнологического исследования техногенных систем, базирующаяся на целостности отображения и осознания этих источников техногенно-экологического риска, и технология программно-целевого парирования их вредного влияния на окружающую среду, основанная на прогнозировании и регулировании количественных показателей техногенно-экологического риска и производственно-экологической безопасности в целом. Отличительной особенностью данного курса служит акцент не на экологическую безопасность и соответствующий менеджмент, а на обеспечение производственно-экологической безопасности и менеджмент техногенно-экологического риска, а также на учет самых последних достижений в используемом инструментарии исследования и совершенствования как техногенных систем, так и соответствующего менеджмента, проводимого администрацией содержащих их опасных производственных объектов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>В курсе излагается методология сциосистемнологического исследования техногенных систем, базирующаяся на целостности отображения и осознания этих источников техногенно-экологического риска, и технология программно-целевого парирования их вредного влияния на окружающую среду, основанная на прогнозировании и регулировании количественных показателей техногенно-экологического риска и производственно-экологической безопасности в целом. Отличительной особенностью данного курса служит акцент не на экологическую безопасность и соответствующий менеджмент, а на обеспечение производственно-экологической безопасности и менеджмент техногенно-экологического риска, а также на учет самых последних достижений в используемом инструментарии исследования и совершенствования как техногенных систем, так и соответствующего менеджмента, проводимого администрацией содержащих их опасных производственных объектов.</t>
   </si>
   <si>
     <t>978-5-534-19286-5</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.11.2024</t>
   </si>
   <si>
     <t>ТЕХНОГЕННЫЕ СИСТЕМЫ И ЭКОЛОГИЧЕСКИЙ РИСК 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -215,50 +215,53 @@
     <t>В курсе описаны структуры различных техногенных систем, раскрывается их воздействие на окружающую среду. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлению подготовки «Техногенные системы и экологический риск».</t>
   </si>
   <si>
     <t>978-5-534-19542-2</t>
   </si>
   <si>
     <t>20.1я723</t>
   </si>
   <si>
     <t>30.04.2014</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ РИСКАМИ, СИСТЕМНЫЙ АНАЛИЗ И МОДЕЛИРОВАНИЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе излагается методология программно-целевого прогнозирования и регулирования рисков, сопутствующих функционированию человеко-машинных систем. По итогам изучения данного курса студенты научатся пользоваться современными информационными технологиями, пригодными для оптимизации мероприятий по обоснованию, обеспечению, контролю и поддержанию социально-приемлемых количественных показателей страхового и техногенного риска; овладеют современными математическими и машинными методами моделирования, системного анализа наиболее распространенных происшествий и системного синтеза мероприятий по снижению их риска до социально-приемлемого уровня. В конце тем представлены вопросы и задания для самопроверки. В приложениях содержатся фактические данные, необходимые для системного прогнозирования и программно-целевого регулирования риска техногенных происшествий вручную или с помощью современных программных комплексов и экспертных систем.</t>
   </si>
   <si>
     <t>978-5-534-17939-2</t>
   </si>
   <si>
     <t>25.04.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ РИСКАМИ, СИСТЕМНЫЙ АНАЛИЗ И МОДЕЛИРОВАНИЕ. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>В курсе излагается методология программно-целевого прогнозирования и регулирования рисков, сопутствующих функционированию человеко машинных систем. При этом, под риском подразумевается мера опасности, одновременно характеризующая как величину некоторого социально-экономического ущерба, так и вероятность его причинения в конкретных условиях, а для оценки этих двух параметров риска рекомендуются наиболее современные графоаналитические и компьютерные модели. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по специальности «Техносферная безопасность». Может быть использован специалистами, интересующимися новейшими результатами в области системного исследования и совершенствования менеджмента рисков.</t>
   </si>
   <si>
     <t>978-5-534-17947-7</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1177,61 +1180,61 @@
       <c r="K9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="9">
         <v>2529.0</v>
       </c>
       <c r="M9" s="9">
         <v>2779.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.704</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>