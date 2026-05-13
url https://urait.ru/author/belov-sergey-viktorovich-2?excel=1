--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>25.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>