--- v3 (2026-05-13)
+++ v4 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>14.05.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,87 +175,87 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе изложены вопросы возникновения учений о безопасности жизнедеятельности человека и защите окружающей его среды. Рассмотрены теоретические основы учения о человеко- и природозащитной деятельности, описаны современный мир опасностей (естественных, антропогенных, техногенных и др.) и проблемы техносферной безопасности. Подробно раскрыты вопросы защиты человека и природы от различных видов опасностей. Рассмотрены мониторинг и контроль опасностей в глобальном масштабе и более подробно в пределах Российской Федерации и отдельных ее территорий, а также государственное управление безопасностью жизнедеятельности человека и защитой окружающей среды. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов всех направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-16455-8</t>
   </si>
   <si>
     <t>25.04.2013</t>
   </si>
   <si>
     <t>НОКСОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Белов С. В., Симакова Е. Н. ; Под общ. ред. Белова С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Авторы учебника являются разработчиками учебной программы по курсу ноксологии науки об опасностях. Учебник содержит не только теоретические основы ноксологии, здесь обширно представлен практический материал, даны методики расчетов, виды мониторинга опасностей, показаны методы и средства защиты от опасностей на местном, региональном и глобальном уровнях. Особый интерес представляют практические задания, дающие возможность более глубокого освоения курса дисциплины. В учебник также включены дополнительные материалы справочного характера, имеется глоссарий.</t>
+    <t>Авторы учебника являются разработчиками учебной программы по курсу ноксологии науки об опасностях. Учебник содержит не только теоретические основы ноксологии, здесь обширно представлен практический материал, даны методики расчетов, виды мониторинга опасностей, показаны методы и средства защиты от опасностей на местном, региональном и глобальном уровнях. Особый интерес представляют практические задания, дающие возможность более глубокого освоения курса дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-02472-2</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.05.2023</t>
   </si>
   <si>
     <t>ТЕХНОГЕННЫЕ СИСТЕМЫ И ЭКОЛОГИЧЕСКИЙ РИСК 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
     <t>В курсе рассмотрены теоретические основы учения о человеко- и природозащитной деятельности, описаны современный мир опасностей (естественных, антропогенных, техногенных и др.) и проблемы техносферной безопасности. Подробно раскрыты вопросы защиты человека и природы от различных видов опасностей. Рассмотрены мониторинг и контроль опасностей в глобальном масштабе и более подробно в пределах Российской Федерации и отдельных ее территорий, а также государственное управление безопасностью жизнедеятельности человека и защитой окружающей среды. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов всех направлений подготовки в высших учебных заведениях России.</t>
   </si>
   <si>
     <t>978-5-534-08714-7</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>ТЕХНОГЕННЫЕ СИСТЕМЫ И ЭКОЛОГИЧЕСКИЙ РИСК 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены теоретические основы учения о человеко- и природозащитной деятельности, описаны современный мир опасностей (естественных, антропогенных, техногенных и др.) и проблемы техносферной безопасности. Подробно раскрыты вопросы защиты человека и природы от различных видов опасностей. Рассмотрены мониторинг и контроль опасностей в глобальном масштабе и более подробно — в пределах Российской Федерации и отдельных ее территорий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассмотрены теоретические основы учения о человеко- и природозащитной деятельности, описаны современный мир опасностей (естественных, антропогенных, техногенных и др.) и проблемы техносферной безопасности. Подробно раскрыты вопросы защиты человека и природы от различных видов опасностей. Рассмотрены мониторинг и контроль опасностей в глобальном масштабе и более подробно в пределах Российской Федерации и отдельных ее территорий.. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19544-6</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>