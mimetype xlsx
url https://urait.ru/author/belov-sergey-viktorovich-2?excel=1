--- v4 (2026-07-04)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>04.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>