--- v1 (2026-01-31)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
-    <t>31.01.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1713,54 +1713,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>274</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1399.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1539.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -1781,54 +1781,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>307</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1549.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1699.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1851,54 +1851,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>402</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1959.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2149.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
@@ -1919,54 +1919,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>383</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2059.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1987,54 +1987,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>384</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2069.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -2055,54 +2055,54 @@
       <c r="B10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>387</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1889.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2079.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
@@ -2123,54 +2123,54 @@
       <c r="B11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>383</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2059.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -2191,54 +2191,54 @@
       <c r="B12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>385</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1879.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2069.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
@@ -2259,54 +2259,54 @@
       <c r="B13" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>385</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1879.0</v>
+        <v>2019.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2069.0</v>
+        <v>2219.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
@@ -2327,54 +2327,54 @@
       <c r="B14" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>383</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2059.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">
@@ -2395,54 +2395,54 @@
       <c r="B15" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2025</v>
       </c>
       <c r="J15" s="8">
         <v>406</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1969.0</v>
+        <v>2109.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2169.0</v>
+        <v>2319.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6">
@@ -2463,54 +2463,54 @@
       <c r="B16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2025</v>
       </c>
       <c r="J16" s="8">
         <v>379</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1859.0</v>
+        <v>1989.0</v>
       </c>
       <c r="M16" s="9">
-        <v>2039.0</v>
+        <v>2189.0</v>
       </c>
       <c r="N16" s="6"/>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>79</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6">
@@ -2531,54 +2531,54 @@
       <c r="B17" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>337</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1679.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M17" s="9">
-        <v>1849.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N17" s="6"/>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
@@ -2599,54 +2599,54 @@
       <c r="B18" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>323</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
-        <v>1619.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M18" s="9">
-        <v>1779.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>86</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
@@ -2667,54 +2667,54 @@
       <c r="B19" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>375</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M19" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N19" s="6"/>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>88</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
@@ -2735,54 +2735,54 @@
       <c r="B20" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>451</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>2169.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M20" s="9">
-        <v>2389.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>92</v>
       </c>
@@ -2805,54 +2805,54 @@
       <c r="B21" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>463</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
-        <v>2219.0</v>
+        <v>2379.0</v>
       </c>
       <c r="M21" s="9">
-        <v>2439.0</v>
+        <v>2619.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>96</v>
       </c>
@@ -2875,54 +2875,54 @@
       <c r="B22" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>622</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L22" s="9">
-        <v>2559.0</v>
+        <v>2739.0</v>
       </c>
       <c r="M22" s="9">
-        <v>2809.0</v>
+        <v>3009.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S22" s="6" t="s">
         <v>100</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>101</v>
       </c>
@@ -2945,54 +2945,54 @@
       <c r="B23" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>453</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
-        <v>2179.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M23" s="9">
-        <v>2399.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S23" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U23" s="6" t="s">
         <v>105</v>
       </c>
@@ -3015,54 +3015,54 @@
       <c r="B24" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>497</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L24" s="9">
-        <v>2369.0</v>
+        <v>2529.0</v>
       </c>
       <c r="M24" s="9">
-        <v>2609.0</v>
+        <v>2779.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S24" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U24" s="6" t="s">
         <v>107</v>
       </c>
@@ -3085,54 +3085,54 @@
       <c r="B25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>319</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="M25" s="9">
-        <v>1759.0</v>
+        <v>1879.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U25" s="6" t="s">
         <v>110</v>
       </c>
@@ -3155,54 +3155,54 @@
       <c r="B26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>443</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="M26" s="9">
-        <v>2339.0</v>
+        <v>2509.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S26" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U26" s="6" t="s">
         <v>112</v>
       </c>
@@ -3225,54 +3225,54 @@
       <c r="B27" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>443</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="M27" s="9">
-        <v>2339.0</v>
+        <v>2509.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S27" s="6" t="s">
         <v>115</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U27" s="6" t="s">
         <v>116</v>
       </c>
@@ -3295,54 +3295,54 @@
       <c r="B28" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>403</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="9">
-        <v>1959.0</v>
+        <v>2099.0</v>
       </c>
       <c r="M28" s="9">
-        <v>2149.0</v>
+        <v>2309.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>115</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U28" s="6" t="s">
         <v>118</v>
       </c>
@@ -3365,54 +3365,54 @@
       <c r="B29" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
         <v>484</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L29" s="9">
-        <v>1859.0</v>
+        <v>1989.0</v>
       </c>
       <c r="M29" s="9">
-        <v>2039.0</v>
+        <v>2189.0</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>121</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U29" s="6" t="s">
         <v>122</v>
       </c>
@@ -3435,54 +3435,54 @@
       <c r="B30" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
         <v>525</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L30" s="9">
-        <v>1999.0</v>
+        <v>2139.0</v>
       </c>
       <c r="M30" s="9">
-        <v>2199.0</v>
+        <v>2349.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S30" s="6" t="s">
         <v>121</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U30" s="6" t="s">
         <v>126</v>
       </c>
@@ -3505,54 +3505,54 @@
       <c r="B31" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
         <v>336</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="9">
-        <v>1669.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M31" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N31" s="6"/>
       <c r="O31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q31" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S31" s="6" t="s">
         <v>130</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U31" s="6" t="s">
         <v>131</v>
       </c>
       <c r="V31" s="6"/>
       <c r="W31" s="6" t="s">
@@ -3573,54 +3573,54 @@
       <c r="B32" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>350</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="9">
-        <v>1729.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M32" s="9">
-        <v>1899.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N32" s="6"/>
       <c r="O32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S32" s="6" t="s">
         <v>134</v>
       </c>
       <c r="T32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U32" s="6" t="s">
         <v>135</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6" t="s">
@@ -3641,54 +3641,54 @@
       <c r="B33" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="8">
         <v>2026</v>
       </c>
       <c r="J33" s="8">
         <v>542</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L33" s="9">
-        <v>2559.0</v>
+        <v>2739.0</v>
       </c>
       <c r="M33" s="9">
-        <v>2809.0</v>
+        <v>3009.0</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>139</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U33" s="6" t="s">
         <v>140</v>
       </c>
@@ -3711,54 +3711,54 @@
       <c r="B34" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="8">
         <v>2026</v>
       </c>
       <c r="J34" s="8">
         <v>341</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L34" s="9">
-        <v>1689.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M34" s="9">
-        <v>1859.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N34" s="6"/>
       <c r="O34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R34" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>143</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U34" s="6" t="s">
         <v>144</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6" t="s">
@@ -3779,54 +3779,54 @@
       <c r="B35" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
         <v>174</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L35" s="9">
-        <v>779.0</v>
+        <v>839.0</v>
       </c>
       <c r="M35" s="9">
-        <v>859.0</v>
+        <v>919.0</v>
       </c>
       <c r="N35" s="6"/>
       <c r="O35" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U35" s="6" t="s">
         <v>148</v>
       </c>
       <c r="V35" s="6"/>
       <c r="W35" s="6" t="s">
@@ -3847,54 +3847,54 @@
       <c r="B36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
         <v>179</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L36" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="M36" s="9">
-        <v>879.0</v>
+        <v>929.0</v>
       </c>
       <c r="N36" s="6"/>
       <c r="O36" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S36" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U36" s="6" t="s">
         <v>150</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6" t="s">
@@ -3915,54 +3915,54 @@
       <c r="B37" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
         <v>209</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L37" s="9">
-        <v>899.0</v>
+        <v>969.0</v>
       </c>
       <c r="M37" s="9">
-        <v>989.0</v>
+        <v>1069.0</v>
       </c>
       <c r="N37" s="6"/>
       <c r="O37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="6" t="s">
         <v>152</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
@@ -3983,54 +3983,54 @@
       <c r="B38" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2025</v>
       </c>
       <c r="J38" s="8">
         <v>284</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L38" s="9">
-        <v>1449.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M38" s="9">
-        <v>1589.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N38" s="6"/>
       <c r="O38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S38" s="6" t="s">
         <v>155</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U38" s="6" t="s">
         <v>156</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6">
@@ -4051,54 +4051,54 @@
       <c r="B39" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
         <v>2025</v>
       </c>
       <c r="J39" s="8">
         <v>329</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L39" s="9">
-        <v>1639.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M39" s="9">
-        <v>1799.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q39" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R39" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S39" s="6" t="s">
         <v>155</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U39" s="6" t="s">
         <v>158</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6">
@@ -4119,54 +4119,54 @@
       <c r="B40" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="8">
         <v>2026</v>
       </c>
       <c r="J40" s="8">
         <v>211</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L40" s="9">
-        <v>1129.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M40" s="9">
-        <v>1239.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R40" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S40" s="6" t="s">
         <v>160</v>
       </c>
       <c r="T40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U40" s="6" t="s">
         <v>161</v>
       </c>
@@ -4189,54 +4189,54 @@
       <c r="B41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="8">
         <v>2024</v>
       </c>
       <c r="J41" s="8">
         <v>308</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L41" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M41" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N41" s="6"/>
       <c r="O41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>164</v>
       </c>
       <c r="Q41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R41" s="6" t="s">
         <v>165</v>
       </c>
       <c r="S41" s="6" t="s">
         <v>166</v>
       </c>
       <c r="T41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U41" s="6" t="s">
         <v>167</v>
       </c>
       <c r="V41" s="6"/>
       <c r="W41" s="6">
@@ -4257,54 +4257,54 @@
       <c r="B42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="8">
         <v>2024</v>
       </c>
       <c r="J42" s="8">
         <v>312</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9">
-        <v>1569.0</v>
+        <v>1679.0</v>
       </c>
       <c r="M42" s="9">
-        <v>1729.0</v>
+        <v>1849.0</v>
       </c>
       <c r="N42" s="6"/>
       <c r="O42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>164</v>
       </c>
       <c r="Q42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R42" s="6" t="s">
         <v>165</v>
       </c>
       <c r="S42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="T42" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U42" s="6" t="s">
         <v>169</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6">
@@ -4325,54 +4325,54 @@
       <c r="B43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="8">
         <v>2026</v>
       </c>
       <c r="J43" s="8">
         <v>606</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L43" s="9">
-        <v>2499.0</v>
+        <v>2669.0</v>
       </c>
       <c r="M43" s="9">
-        <v>2749.0</v>
+        <v>2939.0</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q43" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R43" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S43" s="6" t="s">
         <v>173</v>
       </c>
       <c r="T43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U43" s="6" t="s">
         <v>174</v>
       </c>
@@ -4395,54 +4395,54 @@
       <c r="B44" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="8">
         <v>2026</v>
       </c>
       <c r="J44" s="8">
         <v>228</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L44" s="9">
-        <v>1209.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M44" s="9">
-        <v>1329.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R44" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S44" s="6" t="s">
         <v>178</v>
       </c>
       <c r="T44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U44" s="6" t="s">
         <v>179</v>
       </c>
@@ -4465,54 +4465,54 @@
       <c r="B45" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="8">
         <v>2026</v>
       </c>
       <c r="J45" s="8">
         <v>552</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L45" s="9">
-        <v>2599.0</v>
+        <v>2789.0</v>
       </c>
       <c r="M45" s="9">
-        <v>2859.0</v>
+        <v>3069.0</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q45" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R45" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S45" s="6" t="s">
         <v>182</v>
       </c>
       <c r="T45" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U45" s="6" t="s">
         <v>183</v>
       </c>
@@ -4535,54 +4535,54 @@
       <c r="B46" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="8">
         <v>2026</v>
       </c>
       <c r="J46" s="8">
         <v>552</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L46" s="9">
-        <v>2599.0</v>
+        <v>2789.0</v>
       </c>
       <c r="M46" s="9">
-        <v>2859.0</v>
+        <v>3069.0</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>187</v>
       </c>
       <c r="O46" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="6" t="s">
         <v>188</v>
       </c>
       <c r="Q46" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S46" s="6" t="s">
         <v>189</v>
       </c>
       <c r="T46" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U46" s="6" t="s">
         <v>190</v>
       </c>
@@ -4605,54 +4605,54 @@
       <c r="B47" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="8">
         <v>2026</v>
       </c>
       <c r="J47" s="8">
         <v>347</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L47" s="9">
-        <v>1379.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M47" s="9">
-        <v>1519.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R47" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S47" s="6" t="s">
         <v>193</v>
       </c>
       <c r="T47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U47" s="6" t="s">
         <v>194</v>
       </c>
@@ -4675,54 +4675,54 @@
       <c r="B48" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="8">
         <v>2026</v>
       </c>
       <c r="J48" s="8">
         <v>426</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L48" s="9">
-        <v>1659.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M48" s="9">
-        <v>1819.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S48" s="6" t="s">
         <v>193</v>
       </c>
       <c r="T48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U48" s="6" t="s">
         <v>197</v>
       </c>
@@ -4745,54 +4745,54 @@
       <c r="B49" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="8">
         <v>2026</v>
       </c>
       <c r="J49" s="8">
         <v>218</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L49" s="9">
-        <v>929.0</v>
+        <v>999.0</v>
       </c>
       <c r="M49" s="9">
-        <v>1019.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S49" s="6" t="s">
         <v>193</v>
       </c>
       <c r="T49" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U49" s="6" t="s">
         <v>199</v>
       </c>
@@ -4815,54 +4815,54 @@
       <c r="B50" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="8">
         <v>2026</v>
       </c>
       <c r="J50" s="8">
         <v>376</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L50" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M50" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q50" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R50" s="6" t="s">
         <v>203</v>
       </c>
       <c r="S50" s="6" t="s">
         <v>204</v>
       </c>
       <c r="T50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U50" s="6" t="s">
         <v>205</v>
       </c>
@@ -4885,54 +4885,54 @@
       <c r="B51" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="8">
         <v>2026</v>
       </c>
       <c r="J51" s="8">
         <v>376</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L51" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M51" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>187</v>
       </c>
       <c r="O51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="6" t="s">
         <v>188</v>
       </c>
       <c r="Q51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R51" s="6" t="s">
         <v>203</v>
       </c>
       <c r="S51" s="6" t="s">
         <v>209</v>
       </c>
       <c r="T51" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U51" s="6" t="s">
         <v>210</v>
       </c>
@@ -4955,54 +4955,54 @@
       <c r="B52" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="8">
         <v>2026</v>
       </c>
       <c r="J52" s="8">
         <v>425</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L52" s="9">
-        <v>2059.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M52" s="9">
-        <v>2259.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q52" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R52" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S52" s="6" t="s">
         <v>214</v>
       </c>
       <c r="T52" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U52" s="6" t="s">
         <v>215</v>
       </c>
@@ -5025,54 +5025,54 @@
       <c r="B53" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="8">
         <v>2026</v>
       </c>
       <c r="J53" s="8">
         <v>332</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L53" s="9">
-        <v>1649.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M53" s="9">
-        <v>1809.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q53" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R53" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S53" s="6" t="s">
         <v>218</v>
       </c>
       <c r="T53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U53" s="6" t="s">
         <v>219</v>
       </c>
@@ -5095,54 +5095,54 @@
       <c r="B54" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="8">
         <v>2025</v>
       </c>
       <c r="J54" s="8">
         <v>453</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L54" s="9">
-        <v>2179.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M54" s="9">
-        <v>2399.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N54" s="6"/>
       <c r="O54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q54" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R54" s="6" t="s">
         <v>223</v>
       </c>
       <c r="S54" s="6" t="s">
         <v>224</v>
       </c>
       <c r="T54" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U54" s="6" t="s">
         <v>225</v>
       </c>
       <c r="V54" s="6"/>
       <c r="W54" s="6">
@@ -5163,54 +5163,54 @@
       <c r="B55" s="6" t="s">
         <v>226</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="8">
         <v>2025</v>
       </c>
       <c r="J55" s="8">
         <v>374</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L55" s="9">
-        <v>1839.0</v>
+        <v>1959.0</v>
       </c>
       <c r="M55" s="9">
-        <v>2019.0</v>
+        <v>2149.0</v>
       </c>
       <c r="N55" s="6"/>
       <c r="O55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R55" s="6" t="s">
         <v>223</v>
       </c>
       <c r="S55" s="6" t="s">
         <v>224</v>
       </c>
       <c r="T55" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U55" s="6" t="s">
         <v>228</v>
       </c>
       <c r="V55" s="6"/>
       <c r="W55" s="6">
@@ -5231,54 +5231,54 @@
       <c r="B56" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="6" t="s">
         <v>230</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="8">
         <v>2026</v>
       </c>
       <c r="J56" s="8">
         <v>502</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L56" s="9">
-        <v>2389.0</v>
+        <v>2559.0</v>
       </c>
       <c r="M56" s="9">
-        <v>2629.0</v>
+        <v>2809.0</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q56" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S56" s="6" t="s">
         <v>231</v>
       </c>
       <c r="T56" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U56" s="6" t="s">
         <v>232</v>
       </c>
@@ -5301,54 +5301,54 @@
       <c r="B57" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>236</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="8">
         <v>2026</v>
       </c>
       <c r="J57" s="8">
         <v>494</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L57" s="9">
-        <v>2349.0</v>
+        <v>2519.0</v>
       </c>
       <c r="M57" s="9">
-        <v>2579.0</v>
+        <v>2769.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q57" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R57" s="6" t="s">
         <v>237</v>
       </c>
       <c r="S57" s="6" t="s">
         <v>238</v>
       </c>
       <c r="T57" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U57" s="6" t="s">
         <v>239</v>
       </c>
@@ -5371,54 +5371,54 @@
       <c r="B58" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>236</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="8">
         <v>2026</v>
       </c>
       <c r="J58" s="8">
         <v>494</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L58" s="9">
-        <v>2349.0</v>
+        <v>2519.0</v>
       </c>
       <c r="M58" s="9">
-        <v>2579.0</v>
+        <v>2769.0</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>187</v>
       </c>
       <c r="O58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="6" t="s">
         <v>188</v>
       </c>
       <c r="Q58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="S58" s="6" t="s">
         <v>242</v>
       </c>
       <c r="T58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U58" s="6" t="s">
         <v>243</v>
       </c>
@@ -5441,54 +5441,54 @@
       <c r="B59" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>247</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="8">
         <v>2023</v>
       </c>
       <c r="J59" s="8">
         <v>651</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L59" s="9">
-        <v>2149.0</v>
+        <v>2299.0</v>
       </c>
       <c r="M59" s="9">
-        <v>2359.0</v>
+        <v>2529.0</v>
       </c>
       <c r="N59" s="6"/>
       <c r="O59" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P59" s="6" t="s">
         <v>164</v>
       </c>
       <c r="Q59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R59" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S59" s="6" t="s">
         <v>248</v>
       </c>
       <c r="T59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U59" s="6" t="s">
         <v>249</v>
       </c>
       <c r="V59" s="6"/>
       <c r="W59" s="6" t="s">
@@ -5509,54 +5509,54 @@
       <c r="B60" s="6" t="s">
         <v>250</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="8">
         <v>2026</v>
       </c>
       <c r="J60" s="8">
         <v>61</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L60" s="9">
-        <v>329.0</v>
+        <v>349.0</v>
       </c>
       <c r="M60" s="9">
-        <v>359.0</v>
+        <v>379.0</v>
       </c>
       <c r="N60" s="6"/>
       <c r="O60" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S60" s="6" t="s">
         <v>252</v>
       </c>
       <c r="T60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U60" s="6" t="s">
         <v>253</v>
       </c>
       <c r="V60" s="6"/>
       <c r="W60" s="6" t="s">
@@ -5577,54 +5577,54 @@
       <c r="B61" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="8">
         <v>2026</v>
       </c>
       <c r="J61" s="8">
         <v>811</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L61" s="9">
-        <v>3289.0</v>
+        <v>3519.0</v>
       </c>
       <c r="M61" s="9">
-        <v>3619.0</v>
+        <v>3869.0</v>
       </c>
       <c r="N61" s="6"/>
       <c r="O61" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R61" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S61" s="6" t="s">
         <v>256</v>
       </c>
       <c r="T61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U61" s="6" t="s">
         <v>257</v>
       </c>
       <c r="V61" s="6"/>
       <c r="W61" s="6" t="s">
@@ -5645,54 +5645,54 @@
       <c r="B62" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="8">
         <v>2025</v>
       </c>
       <c r="J62" s="8">
         <v>328</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L62" s="9">
-        <v>1639.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M62" s="9">
-        <v>1799.0</v>
+        <v>1919.0</v>
       </c>
       <c r="N62" s="6"/>
       <c r="O62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R62" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S62" s="6" t="s">
         <v>259</v>
       </c>
       <c r="T62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U62" s="6" t="s">
         <v>260</v>
       </c>
       <c r="V62" s="6"/>
       <c r="W62" s="6" t="s">
@@ -5713,54 +5713,54 @@
       <c r="B63" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="8">
         <v>2026</v>
       </c>
       <c r="J63" s="8">
         <v>703</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L63" s="9">
-        <v>2869.0</v>
+        <v>3069.0</v>
       </c>
       <c r="M63" s="9">
-        <v>3159.0</v>
+        <v>3379.0</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O63" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P63" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q63" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R63" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S63" s="6" t="s">
         <v>263</v>
       </c>
       <c r="T63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U63" s="6" t="s">
         <v>264</v>
       </c>
@@ -5783,54 +5783,54 @@
       <c r="B64" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="8">
         <v>2026</v>
       </c>
       <c r="J64" s="8">
         <v>702</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L64" s="9">
-        <v>2869.0</v>
+        <v>3069.0</v>
       </c>
       <c r="M64" s="9">
-        <v>3159.0</v>
+        <v>3379.0</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O64" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S64" s="6" t="s">
         <v>266</v>
       </c>
       <c r="T64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U64" s="6" t="s">
         <v>267</v>
       </c>
@@ -5853,54 +5853,54 @@
       <c r="B65" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="8">
         <v>2026</v>
       </c>
       <c r="J65" s="8">
         <v>1090</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L65" s="9">
-        <v>4359.0</v>
+        <v>4659.0</v>
       </c>
       <c r="M65" s="9">
-        <v>4789.0</v>
+        <v>5119.0</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O65" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S65" s="6" t="s">
         <v>270</v>
       </c>
       <c r="T65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U65" s="6" t="s">
         <v>271</v>
       </c>
@@ -5923,54 +5923,54 @@
       <c r="B66" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>274</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="8">
         <v>2026</v>
       </c>
       <c r="J66" s="8">
         <v>758</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L66" s="9">
-        <v>3079.0</v>
+        <v>3299.0</v>
       </c>
       <c r="M66" s="9">
-        <v>3389.0</v>
+        <v>3629.0</v>
       </c>
       <c r="N66" s="6"/>
       <c r="O66" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R66" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S66" s="6" t="s">
         <v>275</v>
       </c>
       <c r="T66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U66" s="6" t="s">
         <v>276</v>
       </c>
       <c r="V66" s="6"/>
       <c r="W66" s="6" t="s">
@@ -5991,54 +5991,54 @@
       <c r="B67" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="8">
         <v>2026</v>
       </c>
       <c r="J67" s="8">
         <v>422</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L67" s="9">
-        <v>2039.0</v>
+        <v>2189.0</v>
       </c>
       <c r="M67" s="9">
-        <v>2239.0</v>
+        <v>2409.0</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R67" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S67" s="6" t="s">
         <v>279</v>
       </c>
       <c r="T67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U67" s="6" t="s">
         <v>280</v>
       </c>
@@ -6061,54 +6061,54 @@
       <c r="B68" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="8">
         <v>2026</v>
       </c>
       <c r="J68" s="8">
         <v>435</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L68" s="9">
-        <v>2099.0</v>
+        <v>2249.0</v>
       </c>
       <c r="M68" s="9">
-        <v>2309.0</v>
+        <v>2469.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R68" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S68" s="6" t="s">
         <v>283</v>
       </c>
       <c r="T68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U68" s="6" t="s">
         <v>284</v>
       </c>
@@ -6131,54 +6131,54 @@
       <c r="B69" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="6" t="s">
         <v>286</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="8">
         <v>2026</v>
       </c>
       <c r="J69" s="8">
         <v>433</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L69" s="9">
-        <v>2089.0</v>
+        <v>2239.0</v>
       </c>
       <c r="M69" s="9">
-        <v>2299.0</v>
+        <v>2459.0</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q69" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R69" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S69" s="6" t="s">
         <v>287</v>
       </c>
       <c r="T69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U69" s="6" t="s">
         <v>288</v>
       </c>
@@ -6201,54 +6201,54 @@
       <c r="B70" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="8">
         <v>2026</v>
       </c>
       <c r="J70" s="8">
         <v>449</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L70" s="9">
-        <v>2159.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M70" s="9">
-        <v>2369.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q70" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R70" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S70" s="6" t="s">
         <v>291</v>
       </c>
       <c r="T70" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U70" s="6" t="s">
         <v>292</v>
       </c>
@@ -6271,54 +6271,54 @@
       <c r="B71" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="8">
         <v>2026</v>
       </c>
       <c r="J71" s="8">
         <v>449</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L71" s="9">
-        <v>2159.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M71" s="9">
-        <v>2369.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q71" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S71" s="6" t="s">
         <v>295</v>
       </c>
       <c r="T71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U71" s="6" t="s">
         <v>296</v>
       </c>
@@ -6341,54 +6341,54 @@
       <c r="B72" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="8">
         <v>2026</v>
       </c>
       <c r="J72" s="8">
         <v>499</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L72" s="9">
-        <v>2379.0</v>
+        <v>2539.0</v>
       </c>
       <c r="M72" s="9">
-        <v>2619.0</v>
+        <v>2789.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q72" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R72" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S72" s="6" t="s">
         <v>300</v>
       </c>
       <c r="T72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U72" s="6" t="s">
         <v>301</v>
       </c>
@@ -6411,54 +6411,54 @@
       <c r="B73" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>304</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="8">
         <v>2026</v>
       </c>
       <c r="J73" s="8">
         <v>511</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L73" s="9">
-        <v>2429.0</v>
+        <v>2599.0</v>
       </c>
       <c r="M73" s="9">
-        <v>2669.0</v>
+        <v>2859.0</v>
       </c>
       <c r="N73" s="6"/>
       <c r="O73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q73" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S73" s="6" t="s">
         <v>305</v>
       </c>
       <c r="T73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U73" s="6" t="s">
         <v>306</v>
       </c>
       <c r="V73" s="6"/>
       <c r="W73" s="6" t="s">
@@ -6479,54 +6479,54 @@
       <c r="B74" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="8">
         <v>2026</v>
       </c>
       <c r="J74" s="8">
         <v>270</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L74" s="9">
-        <v>1389.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M74" s="9">
-        <v>1529.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q74" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R74" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S74" s="6" t="s">
         <v>309</v>
       </c>
       <c r="T74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U74" s="6" t="s">
         <v>310</v>
       </c>
@@ -6549,54 +6549,54 @@
       <c r="B75" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="8">
         <v>2026</v>
       </c>
       <c r="J75" s="8">
         <v>1263</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L75" s="9">
-        <v>5019.0</v>
+        <v>5369.0</v>
       </c>
       <c r="M75" s="9">
-        <v>5519.0</v>
+        <v>5909.0</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O75" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P75" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q75" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R75" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S75" s="6" t="s">
         <v>314</v>
       </c>
       <c r="T75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U75" s="6" t="s">
         <v>315</v>
       </c>
@@ -6619,54 +6619,54 @@
       <c r="B76" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>318</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="8">
         <v>2026</v>
       </c>
       <c r="J76" s="8">
         <v>747</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L76" s="9">
-        <v>3039.0</v>
+        <v>3249.0</v>
       </c>
       <c r="M76" s="9">
-        <v>3339.0</v>
+        <v>3569.0</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O76" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P76" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q76" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R76" s="6" t="s">
         <v>319</v>
       </c>
       <c r="S76" s="6" t="s">
         <v>320</v>
       </c>
       <c r="T76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U76" s="6" t="s">
         <v>321</v>
       </c>
@@ -6689,54 +6689,54 @@
       <c r="B77" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="8">
         <v>2026</v>
       </c>
       <c r="J77" s="8">
         <v>303</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L77" s="9">
-        <v>1219.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M77" s="9">
-        <v>1339.0</v>
+        <v>1439.0</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q77" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R77" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S77" s="6" t="s">
         <v>324</v>
       </c>
       <c r="T77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U77" s="6" t="s">
         <v>325</v>
       </c>
@@ -6759,54 +6759,54 @@
       <c r="B78" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="6" t="s">
         <v>328</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="8">
         <v>2026</v>
       </c>
       <c r="J78" s="8">
         <v>306</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L78" s="9">
-        <v>1539.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M78" s="9">
-        <v>1689.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q78" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R78" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S78" s="6" t="s">
         <v>329</v>
       </c>
       <c r="T78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U78" s="6" t="s">
         <v>330</v>
       </c>
@@ -6829,54 +6829,54 @@
       <c r="B79" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="8">
         <v>2026</v>
       </c>
       <c r="J79" s="8">
         <v>783</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L79" s="9">
-        <v>3179.0</v>
+        <v>3399.0</v>
       </c>
       <c r="M79" s="9">
-        <v>3499.0</v>
+        <v>3739.0</v>
       </c>
       <c r="N79" s="6"/>
       <c r="O79" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P79" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q79" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R79" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S79" s="6" t="s">
         <v>333</v>
       </c>
       <c r="T79" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U79" s="6" t="s">
         <v>334</v>
       </c>
       <c r="V79" s="6"/>
       <c r="W79" s="6" t="s">
@@ -6897,54 +6897,54 @@
       <c r="B80" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="8">
         <v>2026</v>
       </c>
       <c r="J80" s="8">
         <v>754</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L80" s="9">
-        <v>3069.0</v>
+        <v>3279.0</v>
       </c>
       <c r="M80" s="9">
-        <v>3379.0</v>
+        <v>3609.0</v>
       </c>
       <c r="N80" s="6"/>
       <c r="O80" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P80" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q80" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R80" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S80" s="6" t="s">
         <v>336</v>
       </c>
       <c r="T80" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U80" s="6" t="s">
         <v>337</v>
       </c>
       <c r="V80" s="6"/>
       <c r="W80" s="6" t="s">
@@ -6965,54 +6965,54 @@
       <c r="B81" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="8">
         <v>2026</v>
       </c>
       <c r="J81" s="8">
         <v>797</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L81" s="9">
-        <v>3229.0</v>
+        <v>3459.0</v>
       </c>
       <c r="M81" s="9">
-        <v>3549.0</v>
+        <v>3799.0</v>
       </c>
       <c r="N81" s="6"/>
       <c r="O81" s="6" t="s">
         <v>99</v>
       </c>
       <c r="P81" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q81" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R81" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S81" s="6" t="s">
         <v>339</v>
       </c>
       <c r="T81" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U81" s="6" t="s">
         <v>340</v>
       </c>
       <c r="V81" s="6"/>
       <c r="W81" s="6" t="s">
@@ -7033,54 +7033,54 @@
       <c r="B82" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="8">
         <v>2026</v>
       </c>
       <c r="J82" s="8">
         <v>359</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L82" s="9">
-        <v>1769.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M82" s="9">
-        <v>1949.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N82" s="6"/>
       <c r="O82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="6" t="s">
         <v>164</v>
       </c>
       <c r="Q82" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R82" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S82" s="6" t="s">
         <v>343</v>
       </c>
       <c r="T82" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U82" s="6" t="s">
         <v>344</v>
       </c>
       <c r="V82" s="6"/>
       <c r="W82" s="6">
@@ -7101,54 +7101,54 @@
       <c r="B83" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="8">
         <v>2026</v>
       </c>
       <c r="J83" s="8">
         <v>450</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L83" s="9">
-        <v>2159.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M83" s="9">
-        <v>2369.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q83" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R83" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S83" s="6" t="s">
         <v>346</v>
       </c>
       <c r="T83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U83" s="6" t="s">
         <v>347</v>
       </c>