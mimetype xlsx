--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,110 +181,113 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его первый модуль. Он посвящен изучению вещных правовых форм — владения, права собственности и ограниченных вещных прав.</t>
   </si>
   <si>
     <t>978-5-534-00381-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>31.08.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 1. «АБАНДОН» — «БОЛОНСКИЙ УНИВЕРСИТЕТ»</t>
   </si>
   <si>
     <t>Сост. Белов В. А.</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04717-2, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>05.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 10. «ФАБРИЧНОЕ ЗАКОНОДАТЕЛЬСТВО В РОССИИ» - «ЯРМАРОЧНЫЙ ВЕКСЕЛЬ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04727-1, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>01.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 2. «BONA FIDES» — «ГРАЖДАНСКИЙ ИСТЕЦ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, изданный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, изданный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04719-6, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 3. «ГРАЖДАНСКИЙ ОБОРОТ» — «ИСТРЕБОВАНИЕ ДОКУМЕНТОВ»</t>
   </si>
   <si>
     <t>978-5-534-04720-2, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 4. «КАБАЛА» — «ЛЕСНОЙ УСТАВ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени — С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки — исторической, экономической и юридической — М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04721-9, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 5. «ЛЕШКОВ» — «ОПЕКА»</t>
   </si>
   <si>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+  </si>
+  <si>
     <t>978-5-534-04722-6, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 6. «ОПРЕДЕЛЕНИЕ» - «ПРЕЗУМПЦИЯ»</t>
   </si>
   <si>
     <t>978-5-534-04723-3, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 7. «ПРЕКАРИЙ» — «РОССИЯ: СВОД ЗАКОНОВ»</t>
   </si>
   <si>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+  </si>
+  <si>
     <t>978-5-534-04724-0, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 8. «РОССИЯ: ТОРГОВОЕ ПРАВО И СУДОПРОИЗВОДСТВО» - «СТРАХОВАНИЕ»</t>
   </si>
   <si>
     <t>978-5-534-04725-7, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 9. «СТРОИТЕЛЬНЫЕ ОБЩЕСТВА» - «ФАБРИЧНОЕ ЗАКОНОДАТЕЛЬСТВО»</t>
   </si>
   <si>
     <t>978-5-534-04726-4, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>30.10.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО: ИСТОЧНИКИ, КАТЕГОРИИ, ИНСТИТУТЫ, КОНСТРУКЦИИ. ПЕДАГОГИЧЕСКОЕ НАСЛЕДИЕ В 3 КН. КНИГА 1. Учебник для вузов</t>
   </si>
   <si>
     <t>Агарков М. М. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Книга является переизданием учебных материалов, написанных одним из величайших российских цивилистов и коммерциалистов — Михаилом Михайловичем Агарковым (1890—1947). В ее основу легли тексты, написанные ученым для двух первых советских учебников по гражданскому праву (1938 и 1944 гг.), учебников по теории государства и права 1948 г. и по иностранному гражданскому и торговому праву 1949 г. Вместе с некоторыми другими публикациями профессора они составляют полноценное учебное пособие по курсу гражданского и торгового права. Работы М. М. Агаркова дополняются примечаниями и комментариями доктора юридических наук., профессора кафедры коммерческого права и основ правоведения юридического факультета МГУ им. М. В. Ломоносова, В. А. Белова, печатаемыми после каждой главы.</t>
@@ -301,66 +304,66 @@
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО: ИСТОЧНИКИ, КАТЕГОРИИ, ИНСТИТУТЫ, КОНСТРУКЦИИ. ПЕДАГОГИЧЕСКОЕ НАСЛЕДИЕ. В 3 КН. КНИГА 3. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-05372-2, 978-5-534-05373-9</t>
   </si>
   <si>
     <t>04.08.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 2 Т. ТОМ 1. ОБЩАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой Общую часть авторского учебного курса гражданского права Белова Вадима Анатольевича — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения юридического факультета МГУ им. М. В. Ломоносова. В учебнике освещаются общие положения о гражданском праве и изучающей его науке (науке гражданского права, или цивилистике), учение о гражданско-правовых нормах и их источниках, толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента), а также рассматривается материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям, и теории субъектов и объектов отношений, регулируемых гражданским правом (субъектов и объектов гражданского права), а также основаниям возникновения, изменения и прекращения гражданских прав и обязанностей (юридическим фактам). В книге учтены изменения Гражданского кодекса РФ за 2012—2015 гг.</t>
   </si>
   <si>
     <t>978-5-534-00327-7</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 2 Т. ТОМ 2. ОСОБЕННАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящее издание представляет собой авторский учебник по Особенной части гражданского права. В нем освещаются абсолютные и относительные гражданско-правовые формы ? вещные, исключительные, личные, наследственные, обязательственные, охранительные (восстановительные и компенсационные) правоотношения, права ожидания, относительные секундарные и корпоративные права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата, и самоподготовки.</t>
+    <t>Настоящее издание представляет собой авторский учебник по Особенной части гражданского права. В нем освещаются абсолютные и относительные гражданско-правовые формы - вещные, исключительные, личные, наследственные, обязательственные, охранительные (восстановительные и компенсационные) правоотношения, права ожидания, относительные секундарные и корпоративные права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата, и самоподготовки.</t>
   </si>
   <si>
     <t>978-5-534-00191-4</t>
   </si>
   <si>
     <t>08.04.2014</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ I. ОБЩАЯ ЧАСТЬ. ВВЕДЕНИЕ В ГРАЖДАНСКОЕ ПРАВО 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В первом томе Общей части авторского учебного курса гражданского права освещаются общие положения о гражданском праве и изучающей его науке (науке гражданского права, или цивилистике), учение о гражданско-правовых нормах и их источниках, а также о толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента) и, наконец, материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям.</t>
+    <t>В первом томе Общей части гражданского права освещаются общие положения о гражданском праве и изучающей его науке, учение о гражданско-правовых нормах и их источниках, а также о толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента) и, материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям.</t>
   </si>
   <si>
     <t>978-5-534-03070-9</t>
   </si>
   <si>
     <t>02.12.2014</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ II. ОБЩАЯ ЧАСТЬ В 2 КН. КНИГА 1. ЛИЦА, БЛАГА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вы держите в руках современный, максимально полный, абсолютно избавленный от пустой информации учебник по гражданскому праву. Результат огромного научного труда, позволяющий читателю проанализировать очень большой объем информации. Хорошо написанный, решенный оригинальным образом (деление текста на нумерованные абзацы, гиперссылки), что обеспечивает лаконизм подачи материала и возможность проследить связи проблем по всему курсу. Это та книга, которую должен иметь в своей библиотеке каждый уважающий себя специалист и по которой необходимо учиться каждому думающему студенту-юристу. Качество и объем материала учебника приравнивают его к справочному, энциклопедическому изданию.</t>
   </si>
   <si>
     <t>978-5-534-08393-4, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ II. ОБЩАЯ ЧАСТЬ В 2 КН. КНИГА 2. ФАКТЫ + ДОПМАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08144-2, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
   <si>
     <t>10.03.2015</t>
   </si>
@@ -373,140 +376,140 @@
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ III. ОСОБЕННАЯ ЧАСТЬ. АБСОЛЮТНЫЕ ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ. В 2 КН. КНИГА 2. ПРАВА ИСКЛЮЧИТЕЛЬНЫЕ, ЛИЧНЫЕ И НАСЛЕДСТВЕННЫЕ + ДОПМАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08148-0, 978-5-534-08146-6, 978-5-534-08468-9</t>
   </si>
   <si>
     <t>26.01.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ IV В 2 КН. ОСОБЕННАЯ ЧАСТЬ. ОТНОСИТЕЛЬНЫЕ ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ. КНИГА 1. ОБЯЗАТЕЛЬСТВА + ДОПМАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вы держите в руках современный, максимально полный, абсолютно избавленный от пустой информации учебник по гражданскому праву. Результат огромного научного труда, позволяющий читателю проанализировать очень большой объем информации. Хорошо написанный, решенный оригинальным образом (деление текста на нумерованные абзацы, гиперссылки), что обеспечивает лаконизм подачи материала и возможность проследить связи проблем по всему курсу. Это та книга, которую должен иметь в своей библиотеке каждый уважающий себя специалист и по которой необходимо учиться каждому думающему студенту-юристу. Качество и объем материала учебника приравнивает его к справочному, энциклопедическому изданию.</t>
   </si>
   <si>
     <t>978-5-534-08150-3, 978-5-534-08146-6, 978-5-534-08151-0</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ IV В 2 КН. ОСОБЕННАЯ ЧАСТЬ. ОТНОСИТЕЛЬНЫЕ ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ. КНИГА 2. ИНЫЕ (НЕ ЯВЛЯЮЩИЕСЯ ОБЯЗАТЕЛЬСТВАМИ) ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ + ДОП. МАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08152-7, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 1 2-е изд.</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 1 2-е изд. Учебник</t>
+  </si>
+  <si>
+    <t>Белов В. А. ; Отв. ред. Белов В. А.</t>
+  </si>
+  <si>
+    <t>Настоящая книга представляет собой систематический сборник очерков по глобальным проблемно-методологическим вопросам современной российской цивилистики. Коллектив авторов стремится, с одной стороны, предпринять попытку научной постановки глобальных гражданско-правовых проблем, а с другой - проверить силу и работоспособность «проверенного многолетней практикой» цивилистическогo инструментария.</t>
+  </si>
+  <si>
+    <t>978-5-534-19083-0</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 2 2-е изд. Учебник</t>
+  </si>
+  <si>
+    <t>978-5-534-19087-8</t>
+  </si>
+  <si>
+    <t>22.04.2021</t>
+  </si>
+  <si>
+    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. АКТЫ ЧАСТНОПРАВОВОЙ УНИФИКАЦИИ В СИСТЕМЕ ИСТОЧНИКОВ ДОГОВОРНОГО ТОРГОВОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Белов В. А.</t>
   </si>
   <si>
-    <t>Издание представляет собой двухтомный систематический сборник очерков по глобальным проблемно-методологическим вопросам современной российской цивилистики. Коллектив авторов стремится, с одной стороны, предпринять попытку научной постановки глобальных гражданско-правовых проблем, а с другой - проверить силу и работоспособность «проверенного многолетней практикой» цивилистическогo инструментария.</t>
-[...2 lines deleted...]
-    <t>978-5-534-02221-6, 978-5-534-02223-0</t>
+    <t>Предпринимательское и коммерческое право</t>
+  </si>
+  <si>
+    <t>Настоящее издание представляет собой сборник статей — третий в серии «Договоры коммерческого права» — посвященных вопросам общего понятия актов частноправовой унификации (актов soft law или new lex mercatoria [NLM]) и их места в системе источников права торговых (коммерческих) договоров. В статьях рассматривается ряд ключевых проблем, касающихся оснований и условий их применения, источника обязательности, соотношения их правил с нормами национального законодательства; особый очерк посвящен правилам актов частноправовой унификации об оспаривании коммерческих договоров по мотиву их совершения под влиянием заблуждения; кроме того, в сборнике впервые публикуются русские переводы нескольких актов ЧПУ — морских законов Олерона, Висби и Ганзейских городов, а также Кодекса английского договорного права. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-14599-1</t>
+  </si>
+  <si>
+    <t>06.05.2020</t>
+  </si>
+  <si>
+    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. ДОГОВОР ПРОДАЖИ ТОВАРОВ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Настоящее издание представляет собой сборник статей, посвященных договору продажи (купли-продажи) товаров в торговом (коммерческом) обороте. В статьях рассматривается ряд ключевых проблем, касающихся правового регулирования продажи товаров, в том числе в сфере заключения договора международной купли-продажи товаров, соотношении договора купли-продажи с договором поставки, интеллектуальной эвикции товаров, правовых средств распределения рисков и средств правовой защиты сторон по договору купли-продажи товаров, а также об институте ограничения ответственности за различные нарушения договора купли-продажи. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-13475-9</t>
+  </si>
+  <si>
+    <t>25.12.2024</t>
+  </si>
+  <si>
+    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. ДОГОВОРНАЯ ОТВЕТСТВЕННОСТЬ В ТОРГОВОМ (КОММЕРЧЕСКОМ) ОБОРОТЕ. Учебное пособие для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Белова В. А.</t>
+  </si>
+  <si>
+    <t>Настоящее издание представляет собой сборник статей — четвертый в серии «Договоры коммерческого права» — посвященный вопросам частноправовой ответственности за нарушение торговых (коммерческих) договоров — договорной ответственности в торговом (коммерческом) обороте. В статьях сборника рассматриваются общетеоретические правовые проблемы ответственности за нарушения торговых (коммерческих) договоров, соотношения договорной ответственности и деликтной, вопросы о юридической природе преддоговорной ответственности, об общем понятии, видах и основаниях взыскания (возмещения) убытков в коммерческом обороте, об особенностях торговой (взыскиваемой за нарушение торговых договоров) неустойки, об ограничениях такой ответственности по законодательным нормам и особым соглашениям (договорам, условиям договоров или оговоркам). Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-21259-4</t>
+  </si>
+  <si>
+    <t>23.10.2019</t>
+  </si>
+  <si>
+    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. ПРОБЛЕМЫ ОБЩЕЙ ТЕОРИИ ТОРГОВЫХ ДОГОВОРОВ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Настоящее издание представляет собой сборник статей, в которых рассматривается ряд ключевых проблем, относящихся к общим положениям о торговых договорах, в том числе о соотношении и взаимном влиянии друг на друга договорных и законодательных норм, добросовестности и справедливости условий торговых договоров, восполнения недостающих условий торговых договоров, а также институтах преддоговорной ответственности, существенного изменения обстоятельств и исковой давности в торговых договорных отношениях. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
+  </si>
+  <si>
+    <t>978-5-534-12554-2</t>
+  </si>
+  <si>
+    <t>26.08.2016</t>
+  </si>
+  <si>
+    <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 1 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Издание состоит из трех книг, представляющих собой серию небольших очерков по разнообразным вопросам гражданского права, которые почти не обсуждаются ни в учебной, ни в специальной литературе, главным образом, из-за их незначительности, экстравагантности, а также из-за их нахождения «на стыке» гражданского права с другими отраслями права и даже неюридическими дисциплинами. Приобретение навыка решения подобных вопросов представляется весьма важным для всех практикующих юристов, которых жизнь регулярно забрасывает в ситуации, «не предусмотренные законодательством». Воспитывая навык критического отношения к оценке ситуаций, традиционно третирующихся как лежащие вне сферы внимания права и юриспруденции, эта книга способствует формированию первоначальных представлений о задачах, приемах и границах гражданско-правового регулирования.</t>
+  </si>
+  <si>
+    <t>978-5-534-09465-7, 978-5-534-09464-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 2 2-е изд.</t>
-[...73 lines deleted...]
-  <si>
     <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 2 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09463-3, 978-5-534-09464-0</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 3 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09467-1, 978-5-534-09464-0</t>
   </si>
   <si>
     <t>11.09.2017</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 1</t>
   </si>
   <si>
     <t>Габриэль Феликсович Шершеневич — один из величайших русских ученых-цивилистов, педагогов и просветителей. Издание включает в себя работы, мало известные современному читателю — очерки по истории кодификации гражданского права, ряд статей по вопросам общей теории права и гражданского права, отдельным вопросам гражданского и торгового права, а также его работы публицистического характера.</t>
   </si>
   <si>
     <t>978-5-534-04837-7, 978-5-534-04838-4</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 2</t>
@@ -514,246 +517,249 @@
   <si>
     <t>978-5-534-04839-1, 978-5-534-04838-4</t>
   </si>
   <si>
     <t>ИСКЛЮЧИТЕЛЬНЫЕ ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его четвертый модуль. Он посвящен изучению исключительных гражданско-правовых форм, в первую голову исключительных прав — общему о них учению, правам авторским, смежным и патентным.</t>
   </si>
   <si>
     <t>978-5-534-00470-0</t>
   </si>
   <si>
     <t>28.04.2015</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 1</t>
   </si>
   <si>
     <t>Профессиональные комментарии</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В издании, подготовленном известным ученым, специалистом в области гражданского и торгового права, доктором юридических наук, профессором юридического факультета Московского государственного университета имени М. В. Ломоносова В. А. Беловым, вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права — акта международной частноправовой унификации — одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Издание состоит из двух книг. В первой рассмотрены общие положения о договорах, во второй — отдельные виды договоров. Предметами изучения сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
+    <t>В издании вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права акта международной частноправовой унификации одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Предметами сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
   </si>
   <si>
     <t>978-5-534-02848-5, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 2</t>
   </si>
   <si>
     <t>978-5-534-02850-8, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Пугинского Б.И.</t>
   </si>
   <si>
-    <t>Настоящее издание подготовлено коллективом авторов — научных работников и преподавателей кафедры коммерческого права и основ правоведения в соответствии с программой курса «Коммерческое право», утвержденной ученым советом юридического факультета МГУ имени М. В. Ломоносова и традициями, заложенными единоличным авторским учебником родоначальника концепции современного коммерческого права доктора юридических наук, профессора, заслуженного юриста Российской Федерации Бориса Ивановича Пугинского. Издание соответствует требованиям, предъявляемым к учебной литературе, в том числе федеральным государственным стандартам высшего юридического образования. В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных норм. Для студентов (бакалавров и магистров), аспирантов и преподавателей юридических вузов, а также может быть рекомендован руководителям и специалистам коммерческих организаций, государственных и муниципальных органов.</t>
+    <t>В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных</t>
   </si>
   <si>
     <t>978-5-534-19860-7</t>
   </si>
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС (СХЕМЫ И ПРАКТИКУМ) 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Сидоровой Т.Э.</t>
   </si>
   <si>
     <t>Просто прочесть учебник и отслушать курс лекций по любой юридической дисциплине — очень мало. Тем более по такой — животрепещущей, ориентированной на практику и практиков — как коммерческое право. Знания, почерпнутые из учебника и из лекций, необходимо закрепить — найти им практическое приложение. Это и есть главная цель предлагаемого вниманию учащихся пособия — «на пальцах» показать круг тех практических вопросов и научных проблем, которые могут и должны решаться с использованием материалов учебного курса коммерческого права. Пособие предлагает материал для семинарских и практических занятий — вопросы для проверки усвоенных теоретических знаний, задания, рассчитанные на самостоятельное практическое выполнение, проблемы для обсуждения и задачи (казусы). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также аспирантов и преподавателей.</t>
   </si>
   <si>
     <t>978-5-534-15869-4</t>
   </si>
   <si>
     <t>17.12.2014</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд.</t>
   </si>
   <si>
-    <t>Книга представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности. Такой подход позволяет предложить более широкий (универсальный) взгляд на корпоративное право, нежели традиционный, отождествляющий корпоративное право с правом корпораций — юридических лиц, основанных на началах участия (членства), или даже с правом одних только хозяйственных обществ. Позволяя выполнить ряд научных обобщений, немыслимых в рамках классического понимания корпоративного права, данная метода должна быть расценена как значительно более плодотворная и потому предпочтительная для дальнейшего изучения рассматриваемой тематики.</t>
+    <t>Книга представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-03261-1</t>
   </si>
   <si>
     <t>15.05.2025</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20446-9</t>
   </si>
   <si>
     <t>01.08.2014</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 1. ПОНЯТИЕ И ИСТОЧНИКИ МЕЖДУНАРОДНОГО ТОРГОВОГО ПРАВА. ОБЫЧНОЕ И КОНВЕНЦИОННОЕ (ДОГОВОРНОЕ) МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник представляет собой полный курс лекций по международному торговому праву и праву ВТО. В результате обучения студенты усвоят понятия ИНКОТЕРМС, ПЭЙТЕРМС, будут знать, какие конвенции регламентируют международную куплю-продажу, какими документами регулируется использование в международной торговле аккредитивов, банковских гарантий и инкассо, чем факторинг отличается от форфейтинга, что такое BPO и CESL, чем принципы УНИДРУА отличаются от принципов Ландо, а те, в свою очередь, - от принципов СЕНТРАЛ и DCFR или от ECC, а ICC от ITC, что такое международные векселя и морские требования и многое другое. Каждая лекция завершается вопросами, позволяющими учащимся оценить степень усвоения изученного материала, а также заданиями, выполнение которых способствует углублению знаний и выработке практических навыков.</t>
+    <t>Учебник представляет собой полный курс лекций по международному торговому праву и праву ВТО. В результате обучения студенты усвоят понятия ИНКОТЕРМС, ПЭЙТЕРМС, будут знать, какие конвенции регламентируют международную куплю-продажу, какими документами регулируется использование в международной торговле аккредитивов, банковских гарантий и инкассо, чем факторинг отличается от форфейтинга, что такое BPO и CESL, чем принципы УНИДРУА отличаются от принципов Ландо, а те, в свою очередь, от принципов СЕНТРАЛ и DCFR или от ECC, а ICC от ITC, что такое международные векселя и морские требования и многое другое. Каждая из лекций завершается вопросами, позволяющими учащимся оценить степень усвоения изученного материала, а также задания, выполнение которых способствует углублению знаний и выработке практических навыков.</t>
   </si>
   <si>
     <t>978-5-534-01912-4, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 2. ЧАСТНОУНИФИЦИРОВАННОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04389-1, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 3. НАДНАЦИОНАЛЬНОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО (ПРАВО ЕС И ВТО). Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-01914-8, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>28.04.2023</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Абраменков М. С., Сараев А. Г. ; Отв. ред. Белов В. А.</t>
   </si>
   <si>
     <t>Наследственное право</t>
   </si>
   <si>
     <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных высших учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических учебных заведений, а также всех тех, кто интересуется частным правом.</t>
   </si>
   <si>
     <t>978-5-534-16574-6</t>
   </si>
   <si>
     <t>67.404.5я73</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Абраменков М. С., Сараев А. Г., Белов В. А. ; Отв. ред. Белов В. А.</t>
   </si>
   <si>
-    <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям, а также всех тех, кто интересуется частным правом.</t>
+    <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям, а также всех тех, кто интересуется частным правом.</t>
   </si>
   <si>
     <t>978-5-534-16573-9</t>
   </si>
   <si>
     <t>67.404.5я723</t>
   </si>
   <si>
     <t>23.06.2016</t>
   </si>
   <si>
     <t>ОБЯЗАТЕЛЬСТВЕННОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящая книга — учебный курс по теме «Обязательственные права» — подготовлена на базе глав учебника «Гражданское право». В ней раскрываются обязательственные, восстановительные и компенсационные правоотношения, правоотношения ожидания секундарные и корпоративные права. Книга предназначена для студентов юридических вузов и факультетов, обучающихся по специальности «Юриспруденция», может быть использована для самообразования лиц, не имеющих юридической специальности (экономистов, финансовых и банковских работников), а также будет полезна любым читателям, интересующимся гражданским правом.</t>
+    <t>Настоящая книга ? учебный курс по теме «Обязательственные права» ? подготов лена на базе глав учебника «Гражданское право». В ней раскрываются обязательственные, восстановительные и компенсационные правоотношения, правоотношения ожиданиясекундарные и корпоративные права. Книга предназначена для студентов юридических вузов и факультетов, обучающихся по специальности «Юриспруденция», может быть использована для самообразования лиц, не имеющих юридической специальности (экономистов, финансовых и банковских работников), а также будет полезна любым читателям, интересующимся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-00213-3</t>
   </si>
   <si>
     <t>04.08.2014</t>
   </si>
   <si>
     <t>ОЧЕРКИ ВЕЩНОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Эта книга — законченное учение о вещных правах, построенное на критико-догматическим методе, которое не скоропалительно появилось, а постепенно было выращено, вызрело и отчасти уже апробировано. Одно дело — когда знания преподносятся подобно шедеврам ресторанной кулинарии «на тарелочке с голубой каемочкой», т.е. в виде готовых постулатов и догматов, как это обыкновенно делается в наших учебниках, и совсем другое — когда читатель приглашается на «кухню», где эти знания вырабатываются и приготовляются. Одно дело — простое запоминание того, к чему пришли твои предшественники, и совсем другое — наблюдение процесса постижения этих знаний, следование мыслью за аргументацией и контраргументацией соответствующих тезисов. Возможность участия в таком созидании — главное достоинство этой книги. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Читатель, который ознакомится с настоящей книгой, изучит специальный курс по тематике «Вещные права», т.е. соответствующую часть общего курса гражданского права. Эта книга — законченное учение о вещных правах, построенное на критико-догматическим методе, которое не скоропалительно появилось, а постепенно было выращено, вызрело и отчасти уже апробировано. Одно дело когда знания преподносятся подобно шедеврам ресторанной кулинарии «на тарелочке с голубой каемочкой», т.е. в виде готовых постулатов и догматов, как это обыкновенно делается в наших учебниках, и совсем другое когда читатель приглашается на «кухню», где эти знания вырабатываются и приготовляются. Одно дело простое запоминание того, к чему пришли твои предшественники, и совсем другое наблюдение процесса постижения этих знаний, следование мыслью за аргументацией и контраргументацией соответствующих тезисов. Возможность участия в таком созидании — главное достоинство этой книги.</t>
   </si>
   <si>
     <t>978-5-534-01059-6</t>
   </si>
   <si>
     <t>67.404.1я73</t>
   </si>
   <si>
     <t>24.08.2017</t>
   </si>
   <si>
     <t>ПАТРИАРХИ РОССИЙСКОГО ПРАВА. ИЗБРАННЫЕ ТРУДЫ РУССКИХ ПРАВОВЕДОВ КОНЦА XVIII – НАЧАЛА XIX ВЕКОВ. В 2 Т. ТОМ 2</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>Эта книга сборник первых печатных трудов русских правоведов, которые сегодня имеются далеко не во всех библиотеках и практически недоступны современному читателю. В первый том сборника включены труды Ф. Дильтея, А. Артемьева, В. Кукольника и Л. Цветаева. Во второй том вошли работы В. Ф. Вельяминова-Зернова, П. И. Дегая, А. И. Кранихфельда и П. Быкова. Оба тома содержат биографические справки по каждому из авторов. Все эти публикации стали основой для современной российской юридической науки, а потому ознакомление с ними будет актуально и для сегодняшних студентов.</t>
   </si>
   <si>
     <t>978-5-534-04703-5, 978-5-534-04692-2</t>
   </si>
   <si>
     <t>23.08.2017</t>
   </si>
   <si>
     <t>ПАТРИАРХИ РОССИЙСКОГО ПРАВА. ИЗБРАННЫЕ ТРУДЫ РУССКИХ ПРАВОВЕДОВ КОНЦА XVIII — НАЧАЛА XIX ВЕКОВ В 2 Т. ТОМ 1</t>
   </si>
   <si>
+    <t>Эта книга — сборник первых печатных трудов русских правоведов, которые сегодня имеются далеко не во всех библиотеках и практически недоступны современному читателю. В первый том сборника включены труды Ф. Дильтея, А. Артемьева, В. Кукольника и Л. Цветаева. Во второй том вошли работы В. Ф. Вельяминова-Зернова, П. И. Дегая, А. И. Кранихфельда и П. Быкова. Оба тома содержат биографические справки по каждому из авторов. Все эти публикации стали основой для современной российской юридической науки, а потому ознакомление с ними будет актуально и для сегодняшних студентов.</t>
+  </si>
+  <si>
     <t>978-5-534-04691-5, 978-5-534-04692-2</t>
   </si>
   <si>
     <t>12.08.2016</t>
   </si>
   <si>
     <t>ПОНЯТИЕ И ВИДЫ ТОРГОВЫХ ДОГОВОРОВ. КУРС ЛЕКЦИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе лекций «Понятие и виды торговых договоров», который был прочитан в конце 2015 года на юридическом факультете МГУ им. М. В. Ломоносова известным специалистом по вопросам торгового (коммерческого) и гражданского права, доктором юридических наук, профессором кафедры коммерческого права и основ правоведения Вадимом Анатольевичем Беловым, освещаются содержательные и методологические вопросы установления общего понятия торговых договоров, рассматриваются основные положения российского законодательства о торговых договорах, а также их отдельные виды ? реализационные (купля-продажа, поставка, контрактация, мена), посреднические (поручение, комиссия, агентирование, дистрибуция, франчайзинг, особые виды продаж), вспомогательные (транспортные, страховые и договоры хранения) и организационные (на транспорте, предварительные, рамочные, опционные, абонентские). Учебное пособие может быть использовано как для освоения специального курса, так и для углубленного изучения общего курса торгового (коммерческого) права.</t>
+    <t>В курсе лекций «Понятие и виды торговых договоров», который был прочитан в конце 2015 года на юридическом факультете МГУ имени М. В. Ломоносова известным специалистом по вопросам торгового (коммерческого) и гражданского права, доктором юридических наук, профессором кафедры коммерческого права и основ правоведения Вадимом Анатольевичем Беловым, освещаются содержательные и методологические вопросы установления общего понятия торговых договоров, рассматриваются основные положения российского законодательства о торговых договорах, а также их отдельные виды ? реализационные (купля-продажа, поставка, контрактация, мена), посреднические (поручение, комиссия, агентирование, дистрибуция, франчайзинг, особые виды продаж), вспомогательные (транспортные, страховые и договоры хранения) и организационные (на транспорте, предварительные, рамочные, опционные, абонентские).</t>
   </si>
   <si>
     <t>978-5-534-00970-5</t>
   </si>
   <si>
     <t>67.404.2я73</t>
   </si>
   <si>
     <t>25.10.2023</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Белова В. А., Абросимовой Е.А.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>В учебнике рассматривается общая характеристика государства, права, представлены основы конституционного права Российской Федерации, правовое регулирование частных отношений, правовое обеспечение частных интересов граждан (в том числе семейное, наследственное, жилищное, трудовое право), а также правовое регулирование других видов отношений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Настоящий учебник адресован студентам высших учебных заведений неюридических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-18241-5</t>
   </si>
@@ -805,300 +811,300 @@
   <si>
     <t>Свод правил New Lex Mercatoria. Договорное и обязательственное право. Общая часть</t>
   </si>
   <si>
     <t>Издание представляет собой первый опыт частного единоличного авторского свода правил, извлечённых из актов new lex mercatoria (NLM) или актов международной частноправовой унификации, многие из которых до настоящего времени не имеют переводов на русский язык. К числу использованных при составлении настоящего свода актов принадлежат Принципы международных коммерческих договоров УНИДРУА и ОХАДАК, Принципы и Кодекс европейского договорного права, Проект общей справочной системы принципов, определений и модельных норм европейского частного права, Принципов СЕНТРАЛ, сводов английского и американского договорного права и др.</t>
   </si>
   <si>
     <t>978-5-534-21223-5</t>
   </si>
   <si>
     <t>СИСТЕМА ТОРГОВЫХ ДЕЙСТВИЙ. КРИТИКА ОСНОВНЫХ ПОНЯТИЙ ТОРГОВОГО ПРАВА</t>
   </si>
   <si>
     <t>«Система торговых действий: критика основных понятий торгового права» — сочинение, которому сама судьба предначертала быть во многих отношениях первым. «Система» — и первое научное сочинение будущего корифея отечественной юриспруденции, его магистерская диссертация. Книга уже в самом своем названии отражает те парадоксальные выводы, к которым пришел молодой автор в самом начале изучения торгово-правовой проблематики и от которых он оттолкнулся затем в создании своего знаменитого «Курса ». Автор выстраивает систему торговых действий, критикует основные понятия торгового права, рассматривает вопрос, можно ли строить систему, ставя под сомнение те основные понятия, в которых системе приходится существовать?</t>
   </si>
   <si>
     <t>978-5-534-06715-6</t>
   </si>
   <si>
     <t>08.09.2022</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС. ТОМ I. ПОНЯТИЕ. ИСТОРИЯ. ИЗУЧЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (первый) том посвящен проблематике введения в курс торгового (коммерческого) права — его понятию, истории и научному изучению. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Настоящий (первый) том посвящен проблематике введения в курс торгового (коммерческого) права — его понятию, истории и научному изучению.</t>
   </si>
   <si>
     <t>978-5-534-15678-2, 978-5-534-15679-9</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС. ТОМ II. ИСТОЧНИКИ. КОММЕРСАНТЫ. ТОВАРЫ. КОНКУРЕНЦИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (второй) том освещает общую часть торгового (коммерческого) права — раскрывает понятия о его источниках, субъектах (коммерсантах), объектах (ценностях, в первую очередь, товарах), а также о важнейшем условии его действия и применения (конкуренции). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Настоящий (второй) том освещает общую часть торгового (коммерческого) права — раскрывает понятия о его источниках, субъектах (коммерсантах), объектах (ценностях, в первую очередь, товарах), а также о важнейшем условии его действия и применения (конкуренции).</t>
   </si>
   <si>
     <t>978-5-534-15680-5, 978-5-534-15679-9</t>
   </si>
   <si>
     <t>19.01.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС.ТОРГОВЫЕ ДОГОВОРЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова ? профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (третий) том освещает общую часть учения о торговых (коммерческих) договорах; охватывает общее учение о торговых (коммерческих) договорах, а также освещает проблематику торгово-договорной дисциплины и торгово-преддоговорной и торгово-постдоговорной работы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Настоящий (третий) том освещает общую часть учения о торговых (коммерческих) договорах; охватывает общее учение о торговых (коммерческих) договорах, а также освещает проблематику торгово-договорной дисциплины и торгово-преддоговорной и торгово-постдоговорной работы. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-18584-3, 978-5-534-15679-9</t>
   </si>
   <si>
     <t>27.06.2019</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Белов В. А. [и др.] ; Под ред. Белова В. А.</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание охватывает широкий спектр теоретических и практических вопросов торгового (коммерческого) права, в том числе вопросов о его понятии, месте в системе права и соотношении с правом гражданским, подробно освещаются его историческая эволюция, составляющие и специфика, уделено значительное внимание классификации и сущности торговых договоров, изучаются отдельные, их наиболее распространенные и практически значимые виды, освещаются основные проблемы коммерческого арбитража и международного торгового права. Материал учебного пособия разделен на шестнадцать очерков, содержащих как теоретические (догматические и политико-правовые), так и практические сведения. Содержание не ограничено рамками одной концепции и отличается плюралистичностью представленных позиций. Для студентов, обучающихся по юридическим направлениям, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11576-5</t>
   </si>
   <si>
     <t>13.08.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 1. ДО ПЕРВОГО СВОДА ЗАКОНОВ РОССИЙСКОЙ ИМПЕРИИ (1832 Г.). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (первая) книга включает в себя обзор источников, написанных и опубликованных до 1832 года. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (первая) книга включает в себя обзор источников, написанных и опубликованных до 1832 года.</t>
   </si>
   <si>
     <t>978-5-534-13129-1, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>20.08.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 2. В ПРЕДДВЕРИИ ПЕРВЫХ КОНЦЕПЦИЙ ЧАСТНОГО ТОРГОВОГО (КОММЕРЧЕСКОГО) ПРАВА (1832—1870). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (вторая) книга включает в себя обзор источников, написанных и опубликованных между 1832 г. и концом 1860-х — началом 1870-х гг. — временем формулирования у нас первых научных концепций торгового (коммерческого) права. Для студентов юридических вузов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (вторая) книга включает в себя обзор источников, написанных и опубликованных между 1832 г. и концом 1860-х — началом 1870-х гг. — временем формулирования у нас первых научных концепций торгового (коммерческого) права.</t>
   </si>
   <si>
     <t>978-5-534-13472-8, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>03.09.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 3. ЛЕШКОВ, ЦИТОВИЧ, МАЛЫШЕВ, ЗОЛОТАРЕВ, НЕРСЕСОВ, МАРТЕНС, ТАБАШНИКОВ, НОСЕНКО, ГЕЛЬБКЕ (1871—1884). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в-основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (третья) книга включает в себя обзор источников, написанных и опубликованных в период с 1871 по 1884 г. включительно, т. е. на этапе перехода от отдельных, разрозненных, брошенных между делом замечаний к становлению науки русского частного торгового права в строгом смысле этого слова. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в-основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (третья) книга включает в себя обзор источников, написанных и опубликованных в период с 1871 по 1884 г. включительно.</t>
   </si>
   <si>
     <t>978-5-534-13768-2, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>30.03.2021</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 4. БАРАЦ, ЦИТОВИЧ, НЕРСЕСОВ, БАШИЛОВ, ШЕРШЕНЕВИЧ, ГОЛЬМСТЕН, НОСЕНКО, ГАРЕЙС, ЗАГОРСКИЙ (1885 — 1893). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (четвертая) книга включает в себя обзор источников, написанных и опубликованных в период с 1885 по 1893 г. включительно. Именно на этом этапе (а) претерпевает кардинальные изменения российский Устав торговый; (б) начинается разработка единого гражданского (а по сути гражданско-торгового) уложения; (в) в научный оборот российской коммерциалистики входят переводы иностранных торговых законодательств, учебников и пособий, в том числе курса германского торгового права К. Гарейса. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, аспирантов и преподавателей юридических факультетов, а также всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (четвертая) книга включает в себя обзор источников, написанных и опубликованных в период с 1885 по 1893 г. включительно.</t>
   </si>
   <si>
     <t>978-5-534-14304-1, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>27.10.2022</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 5. УДИНЦЕВ, ГОЛЬМСТЕН, НЕРСЕСОВ, ПЕТРАЖИЦКИЙ, КАМИНКА, АЗАРЕВИЧ, НЕФЕДЬЕВ, БАРАЦ, ШЕРШЕНЕВИЧ (1893 — 1899). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Настоящая (пятая) книга включает в себя обзор источников с 1893 по 1899 г. Эти пять с небольшим лет оказываются богаты на события. К продолжающим плодотворно трудиться на ниве нашей науки С. М. Барацу, А. Х. Гольмстену и Г. Ф. Шершеневичу присоединяются как новички — будущие коммерциалисты (В. А. Удинцев, А. И. Каминка и В. И. Адамо?вич) — так и «случайные гости», в частности, романист Д. И. Азаревич и теоретик Л. И. Петражицкий. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-15815-1</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 6. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Настоящая (шестая) книга включает в себя обзор источников с 1899 по 1901 г. В этот период печатается первое издание будущего образцового учебника по торговому праву Г. Ф. Шершеневича, второе издание лекций В. И. Адамо?вича, полные «канонические» лекции первого у нас курса торгового права, построенного на «предприятийной» парадигме, Е. А. Нефедьева, историческое исследование и конспекты лекций В. А. Удинцева, сборник биржевых обычаев А. С. Невзорова, начинают печататься «Коммерческая энциклопедия М. Ротшильда», «Очерки по торговому праву» П. П. Цитовича и будущий курс торгового права А. Ф. Фёдорова; выходят в свет многие другие классические произведения нашей коммерциалистики. Параллельно ведется дискуссия по вопросу об уместности кодификации торгового права в рамках проекта Гражданского уложения и издается множество таких трудов научного и публицистического характера, которые, не принадлежа к литературе торгового права в строгом смысле этого слова, тем не менее представляют значительную ценность для юристов-коммерциалистов (в частности, знаменитый труд В. И. Ленина «Развитие капитализма в России»). Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Настоящая (шестая) книга включает в себя обзор источников с 1899 по 1901 г. В этот период печатается первое издание будущего образцового учебника по торговому праву Г. Ф. Шершеневича, второе издание лекций В. И. Адамо?вича, полные «канонические» лекции первого у нас курса торгового права, построенного на «предприятийной» парадигме, Е. А. Нефедьева, историческое исследование и конспекты лекций В. А. Удинцева, сборник биржевых обычаев А. С. Невзорова, начинают печататься «Коммерческая энциклопедия М. Ротшильда», «Очерки по торговому праву» П. П. Цитовича и будущий курс торгового права А. Ф. Фёдорова; выходят в свет многие другие классические произведения нашей коммерциалистики. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-19576-7</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 7</t>
   </si>
   <si>
     <t xml:space="preserve"> В. А. Белов.</t>
   </si>
   <si>
     <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной юридической, экономической, исторической, коммерческой и т. д. литературы (оригинальной и переводной), заключающей в себе сведения, способные принести пользу современному юристу, изучающему торговое (коммерческое) право. Настоящая (седьмая) книга включает в себя обзор литературы, опубликованной с 1902 по 1904 г. — годы относительного спокойствия, уверенности и стабильности русской коммерциалистики. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-21916-6</t>
   </si>
   <si>
     <t>21.07.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ОСНОВНЫЕ РОССИЙСКИЕ КОНЦЕПЦИИ (JURISPRUDENTIA MERCATORIA RUSSICA). Учебник для вузов</t>
   </si>
   <si>
     <t>Книга описывает основные российские концепции торгового (коммерческого) права, определяющие его понятие и место в системе права, в частности, соотношение с правом частным и гражданским. В книге рассматривается 17 таких концепций; по завершении их рассмотрения таковые сравниваются и классифицируются. В заключительной главе автор формулирует собственную концепцию торгового (коммерческого) права как частного права, регулирующего торговлю в строгом смысле этого слова — профессиональное посредничество в деле доведения товаров от производителей до потребителей. Органические особенности данных отношений приводят к тому, что регулирующее их торговое (коммерческое) право предстает сердцевиной, квинтэссенцией частного права. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-13711-8</t>
   </si>
   <si>
     <t>19.09.2023</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРАВО. ЛЕКЦИИ РАЗНЫХ ЛЕТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Нерсесов Н. О. ; Сост. Белов В. А.</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой первое переиздание пяти учебных курсов торгового права, прочитанных его первым лектором и профессором Нерсесом Осиповичем Нерсесовым, а именно — 1) «Лекций по торговому праву» 1876/7 акад. г. с относящейся к ним программой; курсов «Торговое право», читанных 2) в 1885/6 акад. г., включающий в себя курс вексельного права; 3) в 1886/7 акад. г. с хронологически примыкающими к нему статьей «Основы торгового права» (1887), курсами вексельного права и торгового судопроизводства 1886/7 гг.; 4) в 1893 г. с дополняющими его курсами общей части обязательственного права, вексельного права, морского права и торгового судопроизводства 1892/3 гг. и 5) изданного посмертно в 1896 г. вместе с курсом вексельного права, под ред., с изм. и доп. ученика профессора — А. Г. Гусакова. Книга знакомит современных студентов с тем, как начиналось изучение торгового (коммерческого) права в Московском университете, позволяя проследить его эволюцию и развитие; в конце книги помещены материалы биобиблиографического и справочного характера. Большинство материалов, составляющих настоящую книгу, — как самих курсов лекций, так и иных, им сопутствующих — печатаются впервые (по рукописным и машинописным текстам). Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры, для аспирантов и преподавателей юридических факультетов, для всех, интересующихся торговым (коммерческим) правом.</t>
+    <t>Настоящая книга представляет собой первое переиздание пяти учебных курсов торгового права, прочитанных его первым лектором и профессором Нерсесом Осиповичем Нерсесовым, а именно — 1) «Лекций по торговому праву» 1876/7 акад. г. с относящейся к ним программой; курсов «Торговое право», читанных 2) в 1885/6 акад. г., включающий в себя курс вексельного права; 3) в 1886/7 акад. г. с хронологически примыкающими к нему статьей «Основы торгового права» (1887), курсами вексельного права и торгового судопроизводства 1886/7 гг.; 4) в 1893 г. с дополняющими его курсами общей части обязательственного права, вексельного права, морского права и торгового судопроизводства 1892/3 гг. и 5) изданного посмертно в 1896 г. вместе с курсом вексельного права, под ред., с изм. и доп. ученика профессора — А. Г. Гусакова. Для студентов юридических вузов и факультетов/</t>
   </si>
   <si>
     <t>978-5-534-17635-3</t>
   </si>
   <si>
     <t>11.07.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРАВО. ТОРГОВЫЙ И КОНКУРСНЫЙ ПРОЦЕСС. Учебник для вузов</t>
   </si>
   <si>
     <t>Нефедьев Е. А. ; под науч. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Книга продолжает знакомить современных студентов с традициями преподавания торгового (коммерческого) права в Московском университете, позволяя проследить его эволюцию и развитие; по предваряющему ее обширному предисловию составителя читатели смогут составить себе полное представление об отличительных особенностях торгово-правовых взглядов профессора Нефедьева и его личном вкладе в развитие российской коммерциалистики; к книге приложен указатель трудов профессора Нефедьева. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся торговым (коммерческим) правом.</t>
+    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов.</t>
   </si>
   <si>
     <t>978-5-534-19671-9</t>
   </si>
   <si>
     <t>24.09.2015</t>
   </si>
   <si>
     <t>УЧЕБНИК ТОРГОВОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник известного цивилиста Габриэля Феликсовича Шершеневича (1863 1912) является классическим произведением периода высшего развития российского права. Актуальность настоящей работы состоит прежде всего в том, что с ее помощью можно разобраться в существе и даже в форме ведущихся сейчас дискуссий на тему о необходимости развития самостоятельного (предпринимательского, коммерческого) права и принятия специального Торгового кодекса, а также в содержании основных понятий и институтов этой правовой отрасли. Безусловно важное значение учебник имеет для студентов-юристов, прежде всего, в отсутствие современной столь же глубокой и фундаментальной литературы по торговому (коммерческому) праву. Здесь они могут войти в мир глубоко продуманных и практически опробованных понятий и конструкций, воспринять суть многих традиционных институтов торгового (коммерческого) оборота.</t>
   </si>
   <si>
     <t>978-5-534-08331-6</t>
   </si>
   <si>
     <t>67.99(2)94</t>
   </si>
   <si>
     <t>17.11.2017</t>
   </si>
   <si>
     <t>ЦЕННЫЕ БУМАГИ В КОММЕРЧЕСКОМ ОБОРОТЕ: КУРС ЛЕКЦИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое читателям учебное пособие представляет собой запись научно-популярных лекций по курсу «Ценные бумаги в коммерческом обороте», прочитанному доктором юридических наук, профессором Вадимом Анатольевичем Беловым в 2015?2016 и 2016?2017 учебных годах магистрантам кафедры коммерческого права и основ правоведения юридического факультета МГУ имени М. В. Ломоносова. В рамках первой половины курса разбираются общие положения о ценных бумагах с учетом особенностей их применения в коммерческом обороте современной России; во второй ? рассматриваются основные виды ценных бумаг, используемых в коммерческой деятельности: векселя, чеки, товарораспорядительные документы.</t>
+    <t>Предлагаемое читателям учебное пособие представляет собой запись научно-популярных лекций по курсу «Ценные бумаги в коммерческом обороте», прочитанному доктором юридических наук, профессором Вадимом Анатольевичем Беловым в 2015/2016 и 2016/2017 учебных годах магистрантам кафедры коммерческого права и основ правоведения юридического факультета МГУ имени М. В. Ломоносова. В рамках первой половины курса разбираются общие положения о ценных бумагах с учетом особенностей их применения в коммерческом обороте современной России; во второй рассматриваются основные виды ценных бумаг, используемых в коммерческой деятельности: векселя, чеки, товарораспорядительные документы.</t>
   </si>
   <si>
     <t>978-5-534-05424-8</t>
   </si>
   <si>
     <t>18.06.2019</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 1. ОБЩАЯ ЧАСТЬ. ПРОБЛЕМЫ УЧЕНИЯ ОБ АБСОЛЮТНЫХ ПРАВАХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. Первый том включает в себя работы, посвященные общим проблемам частного права, ценным бумагам, сделкам и договорам, а также вопросам вещного и наследственного права.</t>
   </si>
   <si>
     <t>978-5-534-11083-8, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 2. ПРОБЛЕМЫ ОБЯЗАТЕЛЬСТВЕННОГО И ДОГОВОРНОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. Второй том включает в себя статьи об обязательственном и цессионном праве.</t>
   </si>
   <si>
     <t>978-5-534-11085-2, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 3. КОНКУРЕНТНОЕ ПРАВО. МЕТОДОЛОГИЯ И МЕТОДИКА. РАЗНЫЕ ПРОИЗВЕДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. В третий том вошли работы, посвященные конкурентному праву, методологии научных исследований в юриспруденции и проблемам критики.</t>
   </si>
   <si>
     <t>978-5-534-11086-9, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>07.10.2019</t>
   </si>
   <si>
     <t>ЧТО ИЗМЕНИЛОСЬ В ГРАЖДАНСКОМ КОДЕКСЕ? 4-е изд. Практическое пособие</t>
   </si>
   <si>
-    <t>В пособии, подготовленном известным ученым, специалистом в области гражданского и торгового права, доктором юридических наук, профессором юридического факультета Московского государственного университета имени М. В. Ломоносова, рассказывается о тех многочисленных изменениях и дополнениях, что были внесены в Гражданский кодекс Российской Федерации в период с конца 2012 по март 2019 г. Материал представлен в хронологическом порядке и приурочен к федеральным законам, внесшим соответствующие изменения и дополнения. Пособие избавит читателей от необходимости самостоятельного сравнения «старой» и «новой» редакций интересующих норм Кодекса, а также «отсеивания» изменений весьма многочисленных, но содержательно не слишком существенных, поможет сосредоточиться на изучении того, что составляет действительно важные, принципиальные различия. Пособие окажет существенную помощь в изучении норм обновленного Гражданского кодекса Российской Федерации, а потому будет интересно широкому кругу читателей, интересующихся гражданским правом.</t>
+    <t>В пособии, подготовленном известным ученым, специалистом в области гражданского и торгового права, рассказывается о тех многочисленных изменениях и дополнениях, которые были внесены в Гражданский кодекс Российской Федерации в период с конца 2012 по март 2019 г. Материал представлен в хронологическом порядке и приурочен к федеральным законам, внесшим соответствующие изменения и дополнения. Пособие избавит читателей от необходимости самостоятельного сравнения «старой» и «новой» редакций интересующих норм Кодекса, а также «отсеивания» изменений весьма многочисленных, но содержательно не слишком существенных, поможет сосредоточиться на изучении того, что составляет действительно важные, принципиальные различия. Пособие окажет существенную помощь в изучении норм обновленного Гражданского кодекса Российской Федерации, а потому будет интересно широкому кругу читателей, интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-12019-6</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ФАКТЫ В ГРАЖДАНСКОМ ПРАВЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его второй модуль. Он посвящен изучению юридических фактов в гражданском праве — правомерных (сделок, в том числе договоров, корпоративных актов и актов публичной власти) и неправомерных действий (правонарушений, недействительных актов и др.), юридических поступков и событий.</t>
+    <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его второй модуль. Он посвящен изучению юридических фактов в гражданском праве — правомерных (сделок, в т.ч. договоров, корпоративных актов и актов публичной власти) и неправомерных действий (правонарушений, недействительных актов и др.), юридических поступков и событий.</t>
   </si>
   <si>
     <t>978-5-534-00651-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1461,51 +1467,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-na-literaturnye-proizvedeniya-563431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veschnye-grazhdansko-pravovye-formy-584069" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-1-abandon-bolonskiy-universitet-563272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-10-fabrichnoe-zakonodatelstvo-v-rossii-yarmarochnyy-veksel-563323" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-2-bona-fides-grazhdanskiy-istec-563316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-3-grazhdanskiy-oborot-istrebovanie-dokumentov-563324" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-4-kabala-lesnoy-ustav-563325" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-5-leshkov-opeka-563326" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-6-opredelenie-prezumpciya-563318" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-7-prekariy-rossiya-svod-zakonov-563319" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-586086" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-586099" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-584950" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-582643" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-584290" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-584338" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-584339" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-584550" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-584646" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-584577" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-582600" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-590428" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-1-ponyatie-i-istochniki-mezhdunarodnogo-torgovogo-prava-obychnoe-i-konvencionnoe-dogovornoe-mezhdunarodnoe-torgovoe-pravo-584307" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-2-chastnounificirovannoe-mezhdunarodnoe-torgovoe-pravo-584308" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-3-nadnacionalnoe-mezhdunarodnoe-torgovoe-pravo-pravo-es-i-vto-584309" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-582608" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-583998" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obyazatelstvennoe-pravo-584071" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ocherki-veschnogo-prava-583363" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-2-563313" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-opyt-obobscheniya-i-nauchno-prakticheskogo-kommentariya-532386" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-torgovye-dogovory-589623" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-aktualnye-problemy-teorii-i-praktiki-587658" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-1-do-pervogo-svoda-zakonov-rossiyskoy-imperii-1832-g-588204" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-2-v-preddverii-pervyh-koncepciy-chastnogo-torgovogo-kommercheskogo-prava-1832-1870-588278" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-3-leshkov-citovich-malyshev-zolotarev-nersesov-martens-tabashnikov-nosenko-gelbke-1871-1884-588513" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-4-barac-citovich-nersesov-bashilov-shershenevich-golmsten-nosenko-gareys-zagorskiy-1885-1893-588716" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-5-udincev-golmsten-nersesov-petrazhickiy-kaminka-azarevich-nefedev-barac-shershenevich-1893-1899-589190" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-6-589820" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-7-582420" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-osnovnye-rossiyskie-koncepcii-jurisprudentia-mercatoria-russica-588362" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-lekcii-raznyh-let-589425" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-torgovyy-i-konkursnyy-process-589847" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchebnik-torgovogo-prava-583564" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cennye-bumagi-v-kommercheskom-oborote-kurs-lekciy-586230" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-1-obschaya-chast-problemy-ucheniya-ob-absolyutnyh-pravah-586789" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-2-problemy-obyazatelstvennogo-i-dogovornogo-prava-587498" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-3-konkurentnoe-pravo-metodologiya-i-metodika-raznye-proizvedeniya-587499" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chto-izmenilos-v-grazhdanskom-kodekse-583589" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-fakty-v-grazhdanskom-prave-584070" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-na-literaturnye-proizvedeniya-563431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veschnye-grazhdansko-pravovye-formy-584069" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-1-abandon-bolonskiy-universitet-563272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-10-fabrichnoe-zakonodatelstvo-v-rossii-yarmarochnyy-veksel-563323" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-2-bona-fides-grazhdanskiy-istec-563316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-3-grazhdanskiy-oborot-istrebovanie-dokumentov-563324" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-4-kabala-lesnoy-ustav-563325" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-5-leshkov-opeka-563326" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-6-opredelenie-prezumpciya-563318" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-7-prekariy-rossiya-svod-zakonov-563319" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-586086" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-586099" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-584950" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-582643" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-584290" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-600377" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-600378" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-584550" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-584646" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-584577" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-582600" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-590428" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-1-ponyatie-i-istochniki-mezhdunarodnogo-torgovogo-prava-obychnoe-i-konvencionnoe-dogovornoe-mezhdunarodnoe-torgovoe-pravo-584307" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-2-chastnounificirovannoe-mezhdunarodnoe-torgovoe-pravo-584308" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-3-nadnacionalnoe-mezhdunarodnoe-torgovoe-pravo-pravo-es-i-vto-584309" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-582608" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-583998" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obyazatelstvennoe-pravo-584071" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ocherki-veschnogo-prava-583363" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-2-563313" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-opyt-obobscheniya-i-nauchno-prakticheskogo-kommentariya-532386" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-torgovye-dogovory-589623" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-aktualnye-problemy-teorii-i-praktiki-587658" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-1-do-pervogo-svoda-zakonov-rossiyskoy-imperii-1832-g-588204" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-2-v-preddverii-pervyh-koncepciy-chastnogo-torgovogo-kommercheskogo-prava-1832-1870-588278" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-3-leshkov-citovich-malyshev-zolotarev-nersesov-martens-tabashnikov-nosenko-gelbke-1871-1884-588513" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-4-barac-citovich-nersesov-bashilov-shershenevich-golmsten-nosenko-gareys-zagorskiy-1885-1893-588716" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-5-udincev-golmsten-nersesov-petrazhickiy-kaminka-azarevich-nefedev-barac-shershenevich-1893-1899-589190" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-6-589820" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-7-582420" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-osnovnye-rossiyskie-koncepcii-jurisprudentia-mercatoria-russica-588362" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-lekcii-raznyh-let-589425" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-torgovyy-i-konkursnyy-process-589847" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchebnik-torgovogo-prava-583564" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cennye-bumagi-v-kommercheskom-oborote-kurs-lekciy-586230" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-1-obschaya-chast-problemy-ucheniya-ob-absolyutnyh-pravah-586789" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-2-problemy-obyazatelstvennogo-i-dogovornogo-prava-587498" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-3-konkurentnoe-pravo-metodologiya-i-metodika-raznye-proizvedeniya-587499" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chto-izmenilos-v-grazhdanskom-kodekse-583589" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-fakty-v-grazhdanskom-prave-584070" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -2142,119 +2148,119 @@
         <v>383</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2009.0</v>
       </c>
       <c r="M11" s="9">
         <v>2209.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U11" s="6" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>67.404</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.584</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>563326</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>385</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2019.0</v>
       </c>
       <c r="M12" s="9">
         <v>2219.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>67.404</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.587</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>563318</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>61</v>
@@ -2278,51 +2284,51 @@
         <v>385</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2019.0</v>
       </c>
       <c r="M13" s="9">
         <v>2219.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>67.404</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.587</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>563319</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>52</v>
@@ -2346,1193 +2352,1193 @@
         <v>383</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2009.0</v>
       </c>
       <c r="M14" s="9">
         <v>2209.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">
         <v>67.404</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="8">
         <v>0.584</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>563320</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2025</v>
       </c>
       <c r="J15" s="8">
         <v>406</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2109.0</v>
       </c>
       <c r="M15" s="9">
         <v>2319.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6">
         <v>67.404</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="8">
         <v>0.612</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>563322</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2025</v>
       </c>
       <c r="J16" s="8">
         <v>379</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1989.0</v>
       </c>
       <c r="M16" s="9">
         <v>2189.0</v>
       </c>
       <c r="N16" s="6"/>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6">
         <v>67.404</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="8">
         <v>0.579</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>586086</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>337</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1789.0</v>
       </c>
       <c r="M17" s="9">
         <v>1969.0</v>
       </c>
       <c r="N17" s="6"/>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="8">
         <v>0.528</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>586099</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>323</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1729.0</v>
       </c>
       <c r="M18" s="9">
         <v>1899.0</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="8">
         <v>0.511</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>586211</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>375</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1969.0</v>
       </c>
       <c r="M19" s="9">
         <v>2169.0</v>
       </c>
       <c r="N19" s="6"/>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="8">
         <v>0.574</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>584221</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>451</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>2319.0</v>
       </c>
       <c r="M20" s="9">
         <v>2549.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="8">
         <v>0.666</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>584950</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>463</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>2379.0</v>
       </c>
       <c r="M21" s="9">
         <v>2619.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y21" s="8">
         <v>0.681</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>582643</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>622</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L22" s="9">
         <v>2739.0</v>
       </c>
       <c r="M22" s="9">
         <v>3009.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O22" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y22" s="8">
         <v>0.765</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>584290</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>453</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>2329.0</v>
       </c>
       <c r="M23" s="9">
         <v>2559.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y23" s="8">
         <v>0.669</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>584291</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>497</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L24" s="9">
         <v>2529.0</v>
       </c>
       <c r="M24" s="9">
         <v>2779.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="8">
         <v>0.722</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>584270</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>319</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
         <v>1709.0</v>
       </c>
       <c r="M25" s="9">
         <v>1879.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y25" s="8">
         <v>0.507</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>584271</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>443</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="9">
         <v>2279.0</v>
       </c>
       <c r="M26" s="9">
         <v>2509.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S26" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y26" s="8">
         <v>0.657</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
         <v>584136</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>443</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="9">
         <v>2279.0</v>
       </c>
       <c r="M27" s="9">
         <v>2509.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="8">
         <v>0.657</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
         <v>584137</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2026</v>
       </c>
       <c r="J28" s="8">
         <v>403</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="9">
         <v>2099.0</v>
       </c>
       <c r="M28" s="9">
         <v>2309.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y28" s="8">
         <v>0.608</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8">
-        <v>584338</v>
+        <v>600377</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="8">
         <v>2026</v>
       </c>
       <c r="J29" s="8">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L29" s="9">
-        <v>1989.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M29" s="9">
-        <v>2189.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6">
         <v>67.404</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="Y29" s="8">
-        <v>0.563</v>
+        <v>0.686</v>
       </c>
       <c r="Z29" s="6"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="8">
-        <v>584339</v>
+        <v>600378</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="8">
         <v>2026</v>
       </c>
       <c r="J30" s="8">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L30" s="9">
-        <v>2139.0</v>
+        <v>2549.0</v>
       </c>
       <c r="M30" s="9">
-        <v>2349.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S30" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6">
         <v>67.404</v>
       </c>
       <c r="X30" s="6" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="Y30" s="8">
-        <v>0.603</v>
+        <v>0.726</v>
       </c>
       <c r="Z30" s="6"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="8">
         <v>588830</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" s="6" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="8">
         <v>2026</v>
       </c>
       <c r="J31" s="8">
         <v>336</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="9">
         <v>1789.0</v>
       </c>
       <c r="M31" s="9">
         <v>1969.0</v>
       </c>
       <c r="N31" s="6"/>
       <c r="O31" s="6" t="s">
         <v>34</v>
       </c>
@@ -3556,51 +3562,51 @@
       </c>
       <c r="V31" s="6"/>
       <c r="W31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="8">
         <v>0.527</v>
       </c>
       <c r="Z31" s="6"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="8">
         <v>588296</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="8">
         <v>2026</v>
       </c>
       <c r="J32" s="8">
         <v>350</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="9">
         <v>1849.0</v>
       </c>
       <c r="M32" s="9">
         <v>2029.0</v>
       </c>
       <c r="N32" s="6"/>
       <c r="O32" s="6" t="s">
         <v>34</v>
       </c>
@@ -3811,3368 +3817,3368 @@
         <v>34</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U35" s="6" t="s">
         <v>148</v>
       </c>
       <c r="V35" s="6"/>
       <c r="W35" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X35" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y35" s="8">
         <v>0.263</v>
       </c>
       <c r="Z35" s="6"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8">
         <v>584646</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
         <v>179</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L36" s="9">
         <v>849.0</v>
       </c>
       <c r="M36" s="9">
         <v>929.0</v>
       </c>
       <c r="N36" s="6"/>
       <c r="O36" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S36" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X36" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y36" s="8">
         <v>0.269</v>
       </c>
       <c r="Z36" s="6"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="8">
         <v>584577</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
         <v>209</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L37" s="9">
         <v>969.0</v>
       </c>
       <c r="M37" s="9">
         <v>1069.0</v>
       </c>
       <c r="N37" s="6"/>
       <c r="O37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y37" s="8">
         <v>0.297</v>
       </c>
       <c r="Z37" s="6"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8">
         <v>563274</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2025</v>
       </c>
       <c r="J38" s="8">
         <v>284</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L38" s="9">
         <v>1549.0</v>
       </c>
       <c r="M38" s="9">
         <v>1699.0</v>
       </c>
       <c r="N38" s="6"/>
       <c r="O38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="T38" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6">
         <v>67</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y38" s="8">
         <v>0.464</v>
       </c>
       <c r="Z38" s="6"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="8">
         <v>563315</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="8">
         <v>2025</v>
       </c>
       <c r="J39" s="8">
         <v>329</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L39" s="9">
         <v>1759.0</v>
       </c>
       <c r="M39" s="9">
         <v>1929.0</v>
       </c>
       <c r="N39" s="6"/>
       <c r="O39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q39" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R39" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S39" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="T39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="V39" s="6"/>
       <c r="W39" s="6">
         <v>67</v>
       </c>
       <c r="X39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y39" s="8">
         <v>0.519</v>
       </c>
       <c r="Z39" s="6"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="8">
         <v>584077</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="8">
         <v>2026</v>
       </c>
       <c r="J40" s="8">
         <v>211</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L40" s="9">
         <v>1209.0</v>
       </c>
       <c r="M40" s="9">
         <v>1329.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R40" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S40" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="T40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="V40" s="6"/>
       <c r="W40" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X40" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y40" s="8">
         <v>0.376</v>
       </c>
       <c r="Z40" s="6"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="8">
         <v>537676</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="8">
         <v>2024</v>
       </c>
       <c r="J41" s="8">
         <v>308</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L41" s="9">
         <v>1659.0</v>
       </c>
       <c r="M41" s="9">
         <v>1819.0</v>
       </c>
       <c r="N41" s="6"/>
       <c r="O41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R41" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S41" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="T41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="V41" s="6"/>
       <c r="W41" s="6">
         <v>67.412</v>
       </c>
       <c r="X41" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y41" s="8">
         <v>0.493</v>
       </c>
       <c r="Z41" s="6"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="8">
         <v>537677</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="8">
         <v>2024</v>
       </c>
       <c r="J42" s="8">
         <v>312</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9">
         <v>1679.0</v>
       </c>
       <c r="M42" s="9">
         <v>1849.0</v>
       </c>
       <c r="N42" s="6"/>
       <c r="O42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R42" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="S42" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="T42" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U42" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6">
         <v>67.412</v>
       </c>
       <c r="X42" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y42" s="8">
         <v>0.498</v>
       </c>
       <c r="Z42" s="6"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="8">
         <v>582855</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="8">
         <v>2026</v>
       </c>
       <c r="J43" s="8">
         <v>606</v>
       </c>
       <c r="K43" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L43" s="9">
         <v>2669.0</v>
       </c>
       <c r="M43" s="9">
         <v>2939.0</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O43" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q43" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R43" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S43" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="T43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U43" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V43" s="6"/>
       <c r="W43" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X43" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y43" s="8">
         <v>0.746</v>
       </c>
       <c r="Z43" s="6"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="8">
         <v>585075</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="8">
         <v>2026</v>
       </c>
       <c r="J44" s="8">
         <v>228</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L44" s="9">
         <v>1289.0</v>
       </c>
       <c r="M44" s="9">
         <v>1419.0</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R44" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S44" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="T44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U44" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="V44" s="6"/>
       <c r="W44" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X44" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y44" s="8">
         <v>0.396</v>
       </c>
       <c r="Z44" s="6"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="8">
         <v>582600</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="8">
         <v>2026</v>
       </c>
       <c r="J45" s="8">
         <v>552</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L45" s="9">
         <v>2789.0</v>
       </c>
       <c r="M45" s="9">
         <v>3069.0</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q45" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R45" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S45" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="T45" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U45" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="V45" s="6"/>
       <c r="W45" s="6">
         <v>67.404</v>
       </c>
       <c r="X45" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y45" s="8">
         <v>0.789</v>
       </c>
       <c r="Z45" s="6"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="8">
         <v>590428</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="8">
         <v>2026</v>
       </c>
       <c r="J46" s="8">
         <v>552</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L46" s="9">
         <v>2789.0</v>
       </c>
       <c r="M46" s="9">
         <v>3069.0</v>
       </c>
       <c r="N46" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O46" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q46" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S46" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="T46" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U46" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="V46" s="6"/>
       <c r="W46" s="6">
         <v>67.404</v>
       </c>
       <c r="X46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y46" s="8">
         <v>0.789</v>
       </c>
       <c r="Z46" s="6"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="8">
         <v>584307</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="8">
         <v>2026</v>
       </c>
       <c r="J47" s="8">
         <v>347</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L47" s="9">
         <v>1479.0</v>
       </c>
       <c r="M47" s="9">
         <v>1629.0</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R47" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S47" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="T47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U47" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="V47" s="6"/>
       <c r="W47" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="X47" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y47" s="8">
         <v>0.431</v>
       </c>
       <c r="Z47" s="6"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="8">
         <v>584308</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="8">
         <v>2026</v>
       </c>
       <c r="J48" s="8">
         <v>426</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L48" s="9">
         <v>1769.0</v>
       </c>
       <c r="M48" s="9">
         <v>1949.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S48" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="T48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U48" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="V48" s="6"/>
       <c r="W48" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="X48" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y48" s="8">
         <v>0.507</v>
       </c>
       <c r="Z48" s="6"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="8">
         <v>584309</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="8">
         <v>2026</v>
       </c>
       <c r="J49" s="8">
         <v>218</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L49" s="9">
         <v>999.0</v>
       </c>
       <c r="M49" s="9">
         <v>1099.0</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S49" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="T49" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U49" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="V49" s="6"/>
       <c r="W49" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="X49" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y49" s="8">
         <v>0.306</v>
       </c>
       <c r="Z49" s="6"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="8">
         <v>582608</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="8">
         <v>2026</v>
       </c>
       <c r="J50" s="8">
         <v>376</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L50" s="9">
         <v>1969.0</v>
       </c>
       <c r="M50" s="9">
         <v>2169.0</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q50" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R50" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="S50" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="T50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U50" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="V50" s="6"/>
       <c r="W50" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="X50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y50" s="8">
         <v>0.575</v>
       </c>
       <c r="Z50" s="6"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="8">
         <v>583998</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="8">
         <v>2026</v>
       </c>
       <c r="J51" s="8">
         <v>376</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L51" s="9">
         <v>1969.0</v>
       </c>
       <c r="M51" s="9">
         <v>2169.0</v>
       </c>
       <c r="N51" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R51" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="S51" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="T51" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U51" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="V51" s="6"/>
       <c r="W51" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="X51" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y51" s="8">
         <v>0.575</v>
       </c>
       <c r="Z51" s="6"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="8">
         <v>584071</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="8">
         <v>2026</v>
       </c>
       <c r="J52" s="8">
         <v>425</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L52" s="9">
         <v>2199.0</v>
       </c>
       <c r="M52" s="9">
         <v>2419.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q52" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R52" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S52" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="T52" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U52" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="V52" s="6"/>
       <c r="W52" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X52" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y52" s="8">
         <v>0.635</v>
       </c>
       <c r="Z52" s="6"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="8">
         <v>583363</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="8">
         <v>2026</v>
       </c>
       <c r="J53" s="8">
         <v>332</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L53" s="9">
         <v>1769.0</v>
       </c>
       <c r="M53" s="9">
         <v>1949.0</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q53" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R53" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S53" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="T53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U53" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="V53" s="6"/>
       <c r="W53" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="X53" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y53" s="8">
         <v>0.522</v>
       </c>
       <c r="Z53" s="6"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="8">
         <v>563313</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="8">
         <v>2025</v>
       </c>
       <c r="J54" s="8">
         <v>453</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L54" s="9">
         <v>2329.0</v>
       </c>
       <c r="M54" s="9">
         <v>2559.0</v>
       </c>
       <c r="N54" s="6"/>
       <c r="O54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q54" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R54" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="S54" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="T54" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U54" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="V54" s="6"/>
       <c r="W54" s="6">
         <v>67</v>
       </c>
       <c r="X54" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y54" s="8">
         <v>0.669</v>
       </c>
       <c r="Z54" s="6"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="8">
         <v>563273</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="8">
         <v>2025</v>
       </c>
       <c r="J55" s="8">
         <v>374</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L55" s="9">
         <v>1959.0</v>
       </c>
       <c r="M55" s="9">
         <v>2149.0</v>
       </c>
       <c r="N55" s="6"/>
       <c r="O55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R55" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="S55" s="6" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="T55" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U55" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="V55" s="6"/>
       <c r="W55" s="6">
         <v>67</v>
       </c>
       <c r="X55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y55" s="8">
         <v>0.573</v>
       </c>
       <c r="Z55" s="6"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="8">
         <v>584354</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="8">
         <v>2026</v>
       </c>
       <c r="J56" s="8">
         <v>502</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L56" s="9">
         <v>2559.0</v>
       </c>
       <c r="M56" s="9">
         <v>2809.0</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q56" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S56" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="T56" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U56" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="V56" s="6"/>
       <c r="W56" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="X56" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y56" s="8">
         <v>0.728</v>
       </c>
       <c r="Z56" s="6"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="8">
         <v>586273</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="6" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="8">
         <v>2026</v>
       </c>
       <c r="J57" s="8">
         <v>494</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L57" s="9">
         <v>2519.0</v>
       </c>
       <c r="M57" s="9">
         <v>2769.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q57" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R57" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="S57" s="6" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="T57" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U57" s="6" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="V57" s="6"/>
       <c r="W57" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="X57" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y57" s="8">
         <v>0.718</v>
       </c>
       <c r="Z57" s="6"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="8">
         <v>587241</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="8">
         <v>2026</v>
       </c>
       <c r="J58" s="8">
         <v>494</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L58" s="9">
         <v>2519.0</v>
       </c>
       <c r="M58" s="9">
         <v>2769.0</v>
       </c>
       <c r="N58" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R58" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="S58" s="6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="T58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U58" s="6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="V58" s="6"/>
       <c r="W58" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="X58" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y58" s="8">
         <v>0.718</v>
       </c>
       <c r="Z58" s="6"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="8">
         <v>532386</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="8">
         <v>2023</v>
       </c>
       <c r="J59" s="8">
         <v>651</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L59" s="9">
         <v>2299.0</v>
       </c>
       <c r="M59" s="9">
         <v>2529.0</v>
       </c>
       <c r="N59" s="6"/>
       <c r="O59" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P59" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R59" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S59" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="T59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U59" s="6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="V59" s="6"/>
       <c r="W59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X59" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y59" s="8">
         <v>0.637</v>
       </c>
       <c r="Z59" s="6"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="8">
         <v>586986</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="8">
         <v>2026</v>
       </c>
       <c r="J60" s="8">
         <v>61</v>
       </c>
       <c r="K60" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L60" s="9">
         <v>349.0</v>
       </c>
       <c r="M60" s="9">
         <v>379.0</v>
       </c>
       <c r="N60" s="6"/>
       <c r="O60" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S60" s="6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="T60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U60" s="6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="V60" s="6"/>
       <c r="W60" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X60" s="6" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="Y60" s="8">
         <v>0.074</v>
       </c>
       <c r="Z60" s="6"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="8">
         <v>590482</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="8">
         <v>2026</v>
       </c>
       <c r="J61" s="8">
         <v>811</v>
       </c>
       <c r="K61" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L61" s="9">
         <v>3519.0</v>
       </c>
       <c r="M61" s="9">
         <v>3869.0</v>
       </c>
       <c r="N61" s="6"/>
       <c r="O61" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R61" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S61" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="T61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U61" s="6" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="V61" s="6"/>
       <c r="W61" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="X61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y61" s="8">
         <v>0.992</v>
       </c>
       <c r="Z61" s="6"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="8">
         <v>563430</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="8">
         <v>2025</v>
       </c>
       <c r="J62" s="8">
         <v>328</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L62" s="9">
         <v>1749.0</v>
       </c>
       <c r="M62" s="9">
         <v>1919.0</v>
       </c>
       <c r="N62" s="6"/>
       <c r="O62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R62" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S62" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="T62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U62" s="6" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="V62" s="6"/>
       <c r="W62" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X62" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y62" s="8">
         <v>0.517</v>
       </c>
       <c r="Z62" s="6"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="8">
         <v>589161</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="8">
         <v>2026</v>
       </c>
       <c r="J63" s="8">
         <v>703</v>
       </c>
       <c r="K63" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L63" s="9">
         <v>3069.0</v>
       </c>
       <c r="M63" s="9">
         <v>3379.0</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O63" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P63" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q63" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R63" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S63" s="6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="T63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U63" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="V63" s="6"/>
       <c r="W63" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X63" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y63" s="8">
         <v>0.863</v>
       </c>
       <c r="Z63" s="6"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="8">
         <v>589163</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="8">
         <v>2026</v>
       </c>
       <c r="J64" s="8">
         <v>702</v>
       </c>
       <c r="K64" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L64" s="9">
         <v>3069.0</v>
       </c>
       <c r="M64" s="9">
         <v>3379.0</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O64" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S64" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="T64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U64" s="6" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="V64" s="6"/>
       <c r="W64" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X64" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y64" s="8">
         <v>0.861</v>
       </c>
       <c r="Z64" s="6"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="8">
         <v>589623</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="6" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="8">
         <v>2026</v>
       </c>
       <c r="J65" s="8">
         <v>1090</v>
       </c>
       <c r="K65" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L65" s="9">
         <v>4659.0</v>
       </c>
       <c r="M65" s="9">
         <v>5119.0</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O65" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S65" s="6" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="T65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U65" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="V65" s="6"/>
       <c r="W65" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X65" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y65" s="8">
         <v>1.326</v>
       </c>
       <c r="Z65" s="6"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="8">
         <v>587658</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="8">
         <v>2026</v>
       </c>
       <c r="J66" s="8">
         <v>758</v>
       </c>
       <c r="K66" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L66" s="9">
         <v>3299.0</v>
       </c>
       <c r="M66" s="9">
         <v>3629.0</v>
       </c>
       <c r="N66" s="6"/>
       <c r="O66" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R66" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S66" s="6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="T66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U66" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="V66" s="6"/>
       <c r="W66" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X66" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y66" s="8">
         <v>0.928</v>
       </c>
       <c r="Z66" s="6"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="8">
         <v>588204</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="6" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="8">
         <v>2026</v>
       </c>
       <c r="J67" s="8">
         <v>422</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L67" s="9">
         <v>2189.0</v>
       </c>
       <c r="M67" s="9">
         <v>2409.0</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R67" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S67" s="6" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="T67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U67" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="V67" s="6"/>
       <c r="W67" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X67" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y67" s="8">
         <v>0.631</v>
       </c>
       <c r="Z67" s="6"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="8">
         <v>588278</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="6" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="8">
         <v>2026</v>
       </c>
       <c r="J68" s="8">
         <v>435</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L68" s="9">
         <v>2249.0</v>
       </c>
       <c r="M68" s="9">
         <v>2469.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R68" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S68" s="6" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="T68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U68" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="V68" s="6"/>
       <c r="W68" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y68" s="8">
         <v>0.647</v>
       </c>
       <c r="Z68" s="6"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="8">
         <v>588513</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="8">
         <v>2026</v>
       </c>
       <c r="J69" s="8">
         <v>433</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L69" s="9">
         <v>2239.0</v>
       </c>
       <c r="M69" s="9">
         <v>2459.0</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q69" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R69" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S69" s="6" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="T69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U69" s="6" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="V69" s="6"/>
       <c r="W69" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X69" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y69" s="8">
         <v>0.645</v>
       </c>
       <c r="Z69" s="6"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="8">
         <v>588716</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="6" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="8">
         <v>2026</v>
       </c>
       <c r="J70" s="8">
         <v>449</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L70" s="9">
         <v>2309.0</v>
       </c>
       <c r="M70" s="9">
         <v>2539.0</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q70" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R70" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S70" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="T70" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U70" s="6" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="V70" s="6"/>
       <c r="W70" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X70" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y70" s="8">
         <v>0.664</v>
       </c>
       <c r="Z70" s="6"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="8">
         <v>589190</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="6" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="8">
         <v>2026</v>
       </c>
       <c r="J71" s="8">
         <v>449</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L71" s="9">
         <v>2309.0</v>
       </c>
       <c r="M71" s="9">
         <v>2539.0</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q71" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S71" s="6" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="T71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U71" s="6" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="V71" s="6"/>
       <c r="W71" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="X71" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y71" s="8">
         <v>0.664</v>
       </c>
       <c r="Z71" s="6"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="8">
         <v>589820</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="6" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="8">
         <v>2026</v>
       </c>
       <c r="J72" s="8">
         <v>499</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L72" s="9">
         <v>2539.0</v>
       </c>
       <c r="M72" s="9">
         <v>2789.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q72" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R72" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S72" s="6" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="T72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U72" s="6" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="V72" s="6"/>
       <c r="W72" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="X72" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y72" s="8">
         <v>0.724</v>
       </c>
       <c r="Z72" s="6"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="8">
         <v>582420</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E73" s="6" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="8">
         <v>2026</v>
       </c>
       <c r="J73" s="8">
         <v>511</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L73" s="9">
         <v>2599.0</v>
       </c>
       <c r="M73" s="9">
         <v>2859.0</v>
       </c>
       <c r="N73" s="6"/>
       <c r="O73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q73" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S73" s="6" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="T73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U73" s="6" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="V73" s="6"/>
       <c r="W73" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="X73" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y73" s="8">
         <v>0.739</v>
       </c>
       <c r="Z73" s="6"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="8">
         <v>588362</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="8">
         <v>2026</v>
       </c>
       <c r="J74" s="8">
         <v>270</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L74" s="9">
         <v>1479.0</v>
       </c>
       <c r="M74" s="9">
         <v>1629.0</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q74" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R74" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S74" s="6" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="T74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U74" s="6" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="V74" s="6"/>
       <c r="W74" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X74" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y74" s="8">
         <v>0.447</v>
       </c>
       <c r="Z74" s="6"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="8">
         <v>589425</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="6" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E75" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="8">
         <v>2026</v>
       </c>
       <c r="J75" s="8">
         <v>1263</v>
       </c>
       <c r="K75" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L75" s="9">
         <v>5369.0</v>
       </c>
       <c r="M75" s="9">
         <v>5909.0</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O75" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P75" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q75" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R75" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S75" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="T75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U75" s="6" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="V75" s="6"/>
       <c r="W75" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X75" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y75" s="8">
         <v>1.534</v>
       </c>
       <c r="Z75" s="6"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="8">
         <v>589847</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="6" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="8">
         <v>2026</v>
       </c>
       <c r="J76" s="8">
         <v>747</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L76" s="9">
         <v>3249.0</v>
       </c>
       <c r="M76" s="9">
         <v>3569.0</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O76" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P76" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q76" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R76" s="6" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="S76" s="6" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="T76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U76" s="6" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="V76" s="6"/>
       <c r="W76" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y76" s="8">
         <v>0.915</v>
       </c>
       <c r="Z76" s="6"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="8">
         <v>583564</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="8">
         <v>2026</v>
       </c>
       <c r="J77" s="8">
         <v>303</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L77" s="9">
         <v>1309.0</v>
       </c>
       <c r="M77" s="9">
         <v>1439.0</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q77" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R77" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S77" s="6" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="T77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U77" s="6" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="V77" s="6"/>
       <c r="W77" s="6" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="X77" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y77" s="8">
         <v>0.487</v>
       </c>
       <c r="Z77" s="6"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="8">
         <v>586230</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="6" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="8">
         <v>2026</v>
       </c>
       <c r="J78" s="8">
         <v>306</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L78" s="9">
         <v>1649.0</v>
       </c>
       <c r="M78" s="9">
         <v>1809.0</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q78" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R78" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S78" s="6" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="T78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U78" s="6" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="V78" s="6"/>
       <c r="W78" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X78" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y78" s="8">
         <v>0.491</v>
       </c>
       <c r="Z78" s="6"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="8">
         <v>586789</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="6" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="8">
         <v>2026</v>
       </c>
       <c r="J79" s="8">
         <v>783</v>
       </c>
       <c r="K79" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L79" s="9">
         <v>3399.0</v>
       </c>
       <c r="M79" s="9">
         <v>3739.0</v>
       </c>
       <c r="N79" s="6"/>
       <c r="O79" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P79" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q79" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R79" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S79" s="6" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="T79" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U79" s="6" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="V79" s="6"/>
       <c r="W79" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X79" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y79" s="8">
         <v>0.958</v>
       </c>
       <c r="Z79" s="6"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="8">
         <v>587498</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="8">
         <v>2026</v>
       </c>
       <c r="J80" s="8">
         <v>754</v>
       </c>
       <c r="K80" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L80" s="9">
         <v>3279.0</v>
       </c>
       <c r="M80" s="9">
         <v>3609.0</v>
       </c>
       <c r="N80" s="6"/>
       <c r="O80" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P80" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q80" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R80" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S80" s="6" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="T80" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U80" s="6" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="V80" s="6"/>
       <c r="W80" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X80" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y80" s="8">
         <v>0.924</v>
       </c>
       <c r="Z80" s="6"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="8">
         <v>587499</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="8">
         <v>2026</v>
       </c>
       <c r="J81" s="8">
         <v>797</v>
       </c>
       <c r="K81" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L81" s="9">
         <v>3459.0</v>
       </c>
       <c r="M81" s="9">
         <v>3799.0</v>
       </c>
       <c r="N81" s="6"/>
       <c r="O81" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P81" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q81" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R81" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S81" s="6" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="T81" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U81" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="V81" s="6"/>
       <c r="W81" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X81" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y81" s="8">
         <v>0.975</v>
       </c>
       <c r="Z81" s="6"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="8">
         <v>583589</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="8">
         <v>2026</v>
       </c>
       <c r="J82" s="8">
         <v>359</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L82" s="9">
         <v>1889.0</v>
       </c>
       <c r="M82" s="9">
         <v>2079.0</v>
       </c>
       <c r="N82" s="6"/>
       <c r="O82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q82" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R82" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S82" s="6" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="T82" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U82" s="6" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="V82" s="6"/>
       <c r="W82" s="6">
         <v>67.404</v>
       </c>
       <c r="X82" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y82" s="8">
         <v>0.555</v>
       </c>
       <c r="Z82" s="6"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="8">
         <v>584070</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="6" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="8">
         <v>2026</v>
       </c>
       <c r="J83" s="8">
         <v>450</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L83" s="9">
         <v>2319.0</v>
       </c>
       <c r="M83" s="9">
         <v>2549.0</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q83" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R83" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S83" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="T83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U83" s="6" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="V83" s="6"/>
       <c r="W83" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X83" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y83" s="8">
         <v>0.665</v>
       </c>
       <c r="Z83" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>