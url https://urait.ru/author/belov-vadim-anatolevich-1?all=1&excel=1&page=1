--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
-[...1 lines deleted...]
-    <t>10.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
+  <si>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -454,203 +454,206 @@
   <si>
     <t>Под ред. Белова В. А.</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой сборник статей — четвертый в серии «Договоры коммерческого права» — посвященный вопросам частноправовой ответственности за нарушение торговых (коммерческих) договоров — договорной ответственности в торговом (коммерческом) обороте. В статьях сборника рассматриваются общетеоретические правовые проблемы ответственности за нарушения торговых (коммерческих) договоров, соотношения договорной ответственности и деликтной, вопросы о юридической природе преддоговорной ответственности, об общем понятии, видах и основаниях взыскания (возмещения) убытков в коммерческом обороте, об особенностях торговой (взыскиваемой за нарушение торговых договоров) неустойки, об ограничениях такой ответственности по законодательным нормам и особым соглашениям (договорам, условиям договоров или оговоркам). Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-21259-4</t>
   </si>
   <si>
     <t>23.10.2019</t>
   </si>
   <si>
     <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. ПРОБЛЕМЫ ОБЩЕЙ ТЕОРИИ ТОРГОВЫХ ДОГОВОРОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой сборник статей, в которых рассматривается ряд ключевых проблем, относящихся к общим положениям о торговых договорах, в том числе о соотношении и взаимном влиянии друг на друга договорных и законодательных норм, добросовестности и справедливости условий торговых договоров, восполнения недостающих условий торговых договоров, а также институтах преддоговорной ответственности, существенного изменения обстоятельств и исковой давности в торговых договорных отношениях. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-12554-2</t>
   </si>
   <si>
     <t>26.08.2016</t>
   </si>
   <si>
-    <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 1 2-е изд. Учебник для вузов</t>
+    <t>Занимательная цивилистика в 3 кн. Книга 1 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание состоит из трех книг, представляющих собой серию небольших очерков по разнообразным вопросам гражданского права, которые почти не обсуждаются ни в учебной, ни в специальной литературе, главным образом, из-за их незначительности, экстравагантности, а также из-за их нахождения «на стыке» гражданского права с другими отраслями права и даже неюридическими дисциплинами. Приобретение навыка решения подобных вопросов представляется весьма важным для всех практикующих юристов, которых жизнь регулярно забрасывает в ситуации, «не предусмотренные законодательством». Воспитывая навык критического отношения к оценке ситуаций, традиционно третирующихся как лежащие вне сферы внимания права и юриспруденции, эта книга способствует формированию первоначальных представлений о задачах, приемах и границах гражданско-правового регулирования.</t>
   </si>
   <si>
-    <t>978-5-534-09465-7, 978-5-534-09464-0</t>
+    <t>978-5-534-22218-0</t>
+  </si>
+  <si>
+    <t>Занимательная цивилистика в 3 кн. Книга 2 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>978-5-534-22219-7</t>
+  </si>
+  <si>
+    <t>Занимательная цивилистика в 3 кн. Книга 3 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс состоит из трех книг, представляющих собой серию небольших очерков по разнообразным вопросам гражданского права, которые почти не обсуждаются ни в учебной, ни в специальной литературе, главным образом, из-за их незначительности, экстравагантности, а также из-за их нахождения «на стыке» гражданского права с другими отраслями права и даже неюридическими дисциплинами. Приобретение навыка решения подобных вопросов представляется весьма важным для всех практикующих юристов, которых жизнь регулярно забрасывает в ситуации, «не предусмотренные законодательством». Воспитывая навык критического отношения к оценке ситуаций, традиционно третирующихся как лежащие вне сферы внимания права и юриспруденции, эта книга способствует формированию первоначальных представлений о задачах, приемах и границах гражданско-правового регулирования.</t>
+  </si>
+  <si>
+    <t>978-5-534-22220-3</t>
+  </si>
+  <si>
+    <t>11.09.2017</t>
+  </si>
+  <si>
+    <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 1</t>
+  </si>
+  <si>
+    <t>Габриэль Феликсович Шершеневич — один из величайших русских ученых-цивилистов, педагогов и просветителей. Издание включает в себя работы, мало известные современному читателю — очерки по истории кодификации гражданского права, ряд статей по вопросам общей теории права и гражданского права, отдельным вопросам гражданского и торгового права, а также его работы публицистического характера.</t>
+  </si>
+  <si>
+    <t>978-5-534-04837-7, 978-5-534-04838-4</t>
+  </si>
+  <si>
+    <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 2</t>
+  </si>
+  <si>
+    <t>978-5-534-04839-1, 978-5-534-04838-4</t>
+  </si>
+  <si>
+    <t>ИСКЛЮЧИТЕЛЬНЫЕ ПРАВА. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его четвертый модуль. Он посвящен изучению исключительных гражданско-правовых форм, в первую голову исключительных прав — общему о них учению, правам авторским, смежным и патентным.</t>
+  </si>
+  <si>
+    <t>978-5-534-00470-0</t>
+  </si>
+  <si>
+    <t>28.04.2015</t>
+  </si>
+  <si>
+    <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 1</t>
+  </si>
+  <si>
+    <t>Профессиональные комментарии</t>
+  </si>
+  <si>
+    <t>Международное право и международное частное право</t>
+  </si>
+  <si>
+    <t>В издании вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права акта международной частноправовой унификации одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Предметами сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
+  </si>
+  <si>
+    <t>978-5-534-02848-5, 978-5-534-02849-2</t>
+  </si>
+  <si>
+    <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 2</t>
+  </si>
+  <si>
+    <t>978-5-534-02850-8, 978-5-534-02849-2</t>
+  </si>
+  <si>
+    <t>22.08.2024</t>
+  </si>
+  <si>
+    <t>КОММЕРЧЕСКОЕ ПРАВО 7-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Пугинского Б.И.</t>
+  </si>
+  <si>
+    <t>В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных</t>
+  </si>
+  <si>
+    <t>978-5-534-19860-7</t>
+  </si>
+  <si>
+    <t>20.05.2023</t>
+  </si>
+  <si>
+    <t>КОММЕРЧЕСКОЕ ПРАВО. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС (СХЕМЫ И ПРАКТИКУМ) 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Сидоровой Т.Э.</t>
+  </si>
+  <si>
+    <t>Просто прочесть учебник и отслушать курс лекций по любой юридической дисциплине — очень мало. Тем более по такой — животрепещущей, ориентированной на практику и практиков — как коммерческое право. Знания, почерпнутые из учебника и из лекций, необходимо закрепить — найти им практическое приложение. Это и есть главная цель предлагаемого вниманию учащихся пособия — «на пальцах» показать круг тех практических вопросов и научных проблем, которые могут и должны решаться с использованием материалов учебного курса коммерческого права. Пособие предлагает материал для семинарских и практических занятий — вопросы для проверки усвоенных теоретических знаний, задания, рассчитанные на самостоятельное практическое выполнение, проблемы для обсуждения и задачи (казусы). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также аспирантов и преподавателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-15869-4</t>
+  </si>
+  <si>
+    <t>17.12.2014</t>
+  </si>
+  <si>
+    <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд.</t>
+  </si>
+  <si>
+    <t>Книга представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности.</t>
+  </si>
+  <si>
+    <t>978-5-534-03261-1</t>
+  </si>
+  <si>
+    <t>15.05.2025</t>
+  </si>
+  <si>
+    <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Белова В. А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Курс представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-20446-9</t>
+  </si>
+  <si>
+    <t>01.08.2014</t>
+  </si>
+  <si>
+    <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 1. ПОНЯТИЕ И ИСТОЧНИКИ МЕЖДУНАРОДНОГО ТОРГОВОГО ПРАВА. ОБЫЧНОЕ И КОНВЕНЦИОННОЕ (ДОГОВОРНОЕ) МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Учебник представляет собой полный курс лекций по международному торговому праву и праву ВТО. В результате обучения студенты усвоят понятия ИНКОТЕРМС, ПЭЙТЕРМС, будут знать, какие конвенции регламентируют международную куплю-продажу, какими документами регулируется использование в международной торговле аккредитивов, банковских гарантий и инкассо, чем факторинг отличается от форфейтинга, что такое BPO и CESL, чем принципы УНИДРУА отличаются от принципов Ландо, а те, в свою очередь, от принципов СЕНТРАЛ и DCFR или от ECC, а ICC от ITC, что такое международные векселя и морские требования и многое другое. Каждая из лекций завершается вопросами, позволяющими учащимся оценить степень усвоения изученного материала, а также задания, выполнение которых способствует углублению знаний и выработке практических навыков.</t>
+  </si>
+  <si>
+    <t>978-5-534-01912-4, 978-5-534-01913-1</t>
+  </si>
+  <si>
+    <t>67.412я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 2 2-е изд. Учебник для вузов</t>
-[...139 lines deleted...]
-  <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 2. ЧАСТНОУНИФИЦИРОВАННОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04389-1, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 3. НАДНАЦИОНАЛЬНОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО (ПРАВО ЕС И ВТО). Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-01914-8, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>28.04.2023</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Абраменков М. С., Сараев А. Г. ; Отв. ред. Белов В. А.</t>
   </si>
   <si>
     <t>Наследственное право</t>
   </si>
   <si>
     <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных высших учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических учебных заведений, а также всех тех, кто интересуется частным правом.</t>
@@ -760,51 +763,51 @@
   <si>
     <t>В учебнике рассматривается общая характеристика государства, права, представлены основы конституционного права Российской Федерации, правовое регулирование частных отношений, правовое обеспечение частных интересов граждан (в том числе семейное, наследственное, жилищное, трудовое право), а также правовое регулирование других видов отношений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Настоящий учебник адресован студентам высших учебных заведений неюридических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-18241-5</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматривается общая характеристика государства, права, представлены основы конституционного права Российской Федерации, правовое регулирование частных отношений, правовое обеспечение частных интересов граждан (в том числе семейное, наследственное, жилищное, трудовое право), а также правовое регулирование других видов отношений.</t>
   </si>
   <si>
     <t>978-5-534-18157-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>04.03.2014</t>
   </si>
   <si>
-    <t>ПРАКТИКА ПРИМЕНЕНИЯ ВЕКСЕЛЬНОГО ЗАКОНОДАТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ: ОПЫТ ОБОБЩЕНИЯ И НАУЧНО-ПРАКТИЧЕСКОГО КОММЕНТАРИЯ. Практическое пособие</t>
+    <t>ПРАКТИКА ПРИМЕНЕНИЯ ВЕКСЕЛЬНОГО ЗАКОНОДАТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
   </si>
   <si>
     <t>Бевзенко Р. С., Белов В. А. ; Под общ. ред. Белова В. А.</t>
   </si>
   <si>
     <t>В издании представлен комментарий практики применения судами вексельного законодательства. Особое внимание уделено глобальным, спорным, неоднозначным или неоднообразно разрешаемым вопросам. Непосредственно предметом комментария стали акты Президиума и Пленума Высшего Арбитражного Суда РФ, а также окружных (кассационных) арбитражных судов. В целом было проанализировано около 25 тыс. судебных актов, благодаря которым удалось сформулировать ряд закономерностей развития вексельной арбитражной практики.</t>
   </si>
   <si>
     <t>978-5-9916-3529-5</t>
   </si>
   <si>
     <t>28.11.2018</t>
   </si>
   <si>
     <t>РОССИЙСКАЯ НАУКА ТОРГОВОГО ПРАВА В ЕЕ ЛИТЕРАТУРНОЙ ИСТОРИИ (МАТЕРИАЛЫ К БИБЛИОГРАФИИ РОССИЙСКОЙ КОММЕРЦИАЛИСТИКИ). Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой обзор российской литературы в области торгового (коммерческого) права от момента ее возникновения до настоящего времени. Автор показывает становление и эволюцию различных жанров этой литературы; главное внимание уделяется литературе научной и учебной. Обзор позволяет проследить историческую эволюцию теоретических взглядов на понятие торгового (коммерческого) права в России и сделать выводы об основных направлениях их дальнейшего развития.</t>
   </si>
   <si>
     <t>978-5-534-09409-1</t>
   </si>
   <si>
     <t>22.07.2025</t>
   </si>
@@ -1467,51 +1470,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-na-literaturnye-proizvedeniya-563431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veschnye-grazhdansko-pravovye-formy-584069" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-1-abandon-bolonskiy-universitet-563272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-10-fabrichnoe-zakonodatelstvo-v-rossii-yarmarochnyy-veksel-563323" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-2-bona-fides-grazhdanskiy-istec-563316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-3-grazhdanskiy-oborot-istrebovanie-dokumentov-563324" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-4-kabala-lesnoy-ustav-563325" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-5-leshkov-opeka-563326" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-6-opredelenie-prezumpciya-563318" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-7-prekariy-rossiya-svod-zakonov-563319" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-586086" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-586099" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-584950" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-582643" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-584290" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-600377" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-600378" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-584550" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-584646" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-584577" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-582600" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-590428" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-1-ponyatie-i-istochniki-mezhdunarodnogo-torgovogo-prava-obychnoe-i-konvencionnoe-dogovornoe-mezhdunarodnoe-torgovoe-pravo-584307" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-2-chastnounificirovannoe-mezhdunarodnoe-torgovoe-pravo-584308" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-3-nadnacionalnoe-mezhdunarodnoe-torgovoe-pravo-pravo-es-i-vto-584309" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-582608" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-583998" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obyazatelstvennoe-pravo-584071" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ocherki-veschnogo-prava-583363" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-2-563313" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-opyt-obobscheniya-i-nauchno-prakticheskogo-kommentariya-532386" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-torgovye-dogovory-589623" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-aktualnye-problemy-teorii-i-praktiki-587658" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-1-do-pervogo-svoda-zakonov-rossiyskoy-imperii-1832-g-588204" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-2-v-preddverii-pervyh-koncepciy-chastnogo-torgovogo-kommercheskogo-prava-1832-1870-588278" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-3-leshkov-citovich-malyshev-zolotarev-nersesov-martens-tabashnikov-nosenko-gelbke-1871-1884-588513" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-4-barac-citovich-nersesov-bashilov-shershenevich-golmsten-nosenko-gareys-zagorskiy-1885-1893-588716" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-5-udincev-golmsten-nersesov-petrazhickiy-kaminka-azarevich-nefedev-barac-shershenevich-1893-1899-589190" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-6-589820" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-7-582420" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-osnovnye-rossiyskie-koncepcii-jurisprudentia-mercatoria-russica-588362" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-lekcii-raznyh-let-589425" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-torgovyy-i-konkursnyy-process-589847" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchebnik-torgovogo-prava-583564" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cennye-bumagi-v-kommercheskom-oborote-kurs-lekciy-586230" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-1-obschaya-chast-problemy-ucheniya-ob-absolyutnyh-pravah-586789" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-2-problemy-obyazatelstvennogo-i-dogovornogo-prava-587498" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-3-konkurentnoe-pravo-metodologiya-i-metodika-raznye-proizvedeniya-587499" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chto-izmenilos-v-grazhdanskom-kodekse-583589" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-fakty-v-grazhdanskom-prave-584070" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-na-literaturnye-proizvedeniya-563431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veschnye-grazhdansko-pravovye-formy-584069" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-1-abandon-bolonskiy-universitet-563272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-10-fabrichnoe-zakonodatelstvo-v-rossii-yarmarochnyy-veksel-563323" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-2-bona-fides-grazhdanskiy-istec-563316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-3-grazhdanskiy-oborot-istrebovanie-dokumentov-563324" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-4-kabala-lesnoy-ustav-563325" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-5-leshkov-opeka-563326" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-6-opredelenie-prezumpciya-563318" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-7-prekariy-rossiya-svod-zakonov-563319" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-586086" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-586099" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-584950" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-582643" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-584290" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-600377" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-600378" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-600911" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-600912" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-600913" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-582600" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnoe-pravo-aktualnye-problemy-teorii-i-praktiki-590428" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-1-ponyatie-i-istochniki-mezhdunarodnogo-torgovogo-prava-obychnoe-i-konvencionnoe-dogovornoe-mezhdunarodnoe-torgovoe-pravo-584307" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-2-chastnounificirovannoe-mezhdunarodnoe-torgovoe-pravo-584308" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnoe-torgovoe-pravo-i-pravo-vto-v-3-kn-kniga-3-nadnacionalnoe-mezhdunarodnoe-torgovoe-pravo-pravo-es-i-vto-584309" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-582608" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nasledstvennoe-pravo-583998" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obyazatelstvennoe-pravo-584071" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ocherki-veschnogo-prava-583363" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-2-563313" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-582847" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-torgovye-dogovory-589623" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-aktualnye-problemy-teorii-i-praktiki-587658" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-1-do-pervogo-svoda-zakonov-rossiyskoy-imperii-1832-g-588204" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-2-v-preddverii-pervyh-koncepciy-chastnogo-torgovogo-kommercheskogo-prava-1832-1870-588278" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-3-leshkov-citovich-malyshev-zolotarev-nersesov-martens-tabashnikov-nosenko-gelbke-1871-1884-588513" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-4-barac-citovich-nersesov-bashilov-shershenevich-golmsten-nosenko-gareys-zagorskiy-1885-1893-588716" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-5-udincev-golmsten-nersesov-petrazhickiy-kaminka-azarevich-nefedev-barac-shershenevich-1893-1899-589190" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-6-589820" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-literaturnaya-enciklopediya-kniga-7-582420" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-osnovnye-rossiyskie-koncepcii-jurisprudentia-mercatoria-russica-588362" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-lekcii-raznyh-let-589425" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-pravo-torgovyy-i-konkursnyy-process-589847" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchebnik-torgovogo-prava-583564" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cennye-bumagi-v-kommercheskom-oborote-kurs-lekciy-586230" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-1-obschaya-chast-problemy-ucheniya-ob-absolyutnyh-pravah-586789" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-2-problemy-obyazatelstvennogo-i-dogovornogo-prava-587498" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chastnoe-pravo-materialy-dlya-izucheniya-v-3-t-tom-3-konkurentnoe-pravo-metodologiya-i-metodika-raznye-proizvedeniya-587499" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chto-izmenilos-v-grazhdanskom-kodekse-583589" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/yuridicheskie-fakty-v-grazhdanskom-prave-584070" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -3758,249 +3761,249 @@
         <v>129</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>143</v>
       </c>
       <c r="T34" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U34" s="6" t="s">
         <v>144</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X34" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y34" s="8">
         <v>0.533</v>
       </c>
       <c r="Z34" s="6"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="8">
-        <v>584550</v>
+        <v>600911</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="8">
         <v>2026</v>
       </c>
       <c r="J35" s="8">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="K35" s="6" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="L35" s="9">
-        <v>839.0</v>
+        <v>779.0</v>
       </c>
       <c r="M35" s="9">
-        <v>919.0</v>
+        <v>859.0</v>
       </c>
       <c r="N35" s="6"/>
       <c r="O35" s="6" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U35" s="6" t="s">
         <v>148</v>
       </c>
       <c r="V35" s="6"/>
       <c r="W35" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X35" s="6" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="Y35" s="8">
-        <v>0.263</v>
+        <v>0.192</v>
       </c>
       <c r="Z35" s="6"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8">
-        <v>584646</v>
+        <v>600912</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="8">
         <v>2026</v>
       </c>
       <c r="J36" s="8">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="K36" s="6" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="L36" s="9">
-        <v>849.0</v>
+        <v>789.0</v>
       </c>
       <c r="M36" s="9">
-        <v>929.0</v>
+        <v>869.0</v>
       </c>
       <c r="N36" s="6"/>
       <c r="O36" s="6" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S36" s="6" t="s">
         <v>147</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X36" s="6" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="Y36" s="8">
-        <v>0.269</v>
+        <v>0.197</v>
       </c>
       <c r="Z36" s="6"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="8">
-        <v>584577</v>
+        <v>600913</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="8">
         <v>2026</v>
       </c>
       <c r="J37" s="8">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L37" s="9">
-        <v>969.0</v>
+        <v>959.0</v>
       </c>
       <c r="M37" s="9">
-        <v>1069.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N37" s="6"/>
       <c r="O37" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U37" s="6" t="s">
         <v>153</v>
       </c>
       <c r="V37" s="6"/>
       <c r="W37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="Y37" s="8">
-        <v>0.297</v>
+        <v>0.31</v>
       </c>
       <c r="Z37" s="6"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8">
         <v>563274</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="8">
         <v>2025</v>
       </c>
@@ -4645,2540 +4648,2540 @@
         <v>34</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R47" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S47" s="6" t="s">
         <v>194</v>
       </c>
       <c r="T47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U47" s="6" t="s">
         <v>195</v>
       </c>
       <c r="V47" s="6"/>
       <c r="W47" s="6" t="s">
         <v>196</v>
       </c>
       <c r="X47" s="6" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y47" s="8">
         <v>0.431</v>
       </c>
       <c r="Z47" s="6"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="8">
         <v>584308</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="8">
         <v>2026</v>
       </c>
       <c r="J48" s="8">
         <v>426</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L48" s="9">
         <v>1769.0</v>
       </c>
       <c r="M48" s="9">
         <v>1949.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R48" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S48" s="6" t="s">
         <v>194</v>
       </c>
       <c r="T48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U48" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="V48" s="6"/>
       <c r="W48" s="6" t="s">
         <v>196</v>
       </c>
       <c r="X48" s="6" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y48" s="8">
         <v>0.507</v>
       </c>
       <c r="Z48" s="6"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="8">
         <v>584309</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="8">
         <v>2026</v>
       </c>
       <c r="J49" s="8">
         <v>218</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L49" s="9">
         <v>999.0</v>
       </c>
       <c r="M49" s="9">
         <v>1099.0</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O49" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S49" s="6" t="s">
         <v>194</v>
       </c>
       <c r="T49" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U49" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="V49" s="6"/>
       <c r="W49" s="6" t="s">
         <v>196</v>
       </c>
       <c r="X49" s="6" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y49" s="8">
         <v>0.306</v>
       </c>
       <c r="Z49" s="6"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="8">
         <v>582608</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="8">
         <v>2026</v>
       </c>
       <c r="J50" s="8">
         <v>376</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L50" s="9">
         <v>1969.0</v>
       </c>
       <c r="M50" s="9">
         <v>2169.0</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q50" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R50" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="S50" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="T50" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U50" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="V50" s="6"/>
       <c r="W50" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="X50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y50" s="8">
         <v>0.575</v>
       </c>
       <c r="Z50" s="6"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="8">
         <v>583998</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="8">
         <v>2026</v>
       </c>
       <c r="J51" s="8">
         <v>376</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L51" s="9">
         <v>1969.0</v>
       </c>
       <c r="M51" s="9">
         <v>2169.0</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>188</v>
       </c>
       <c r="O51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="6" t="s">
         <v>189</v>
       </c>
       <c r="Q51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R51" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="S51" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="T51" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U51" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="V51" s="6"/>
       <c r="W51" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="X51" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y51" s="8">
         <v>0.575</v>
       </c>
       <c r="Z51" s="6"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="8">
         <v>584071</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="8">
         <v>2026</v>
       </c>
       <c r="J52" s="8">
         <v>425</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L52" s="9">
         <v>2199.0</v>
       </c>
       <c r="M52" s="9">
         <v>2419.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q52" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R52" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S52" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="T52" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U52" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="V52" s="6"/>
       <c r="W52" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X52" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y52" s="8">
         <v>0.635</v>
       </c>
       <c r="Z52" s="6"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="8">
         <v>583363</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="8">
         <v>2026</v>
       </c>
       <c r="J53" s="8">
         <v>332</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L53" s="9">
         <v>1769.0</v>
       </c>
       <c r="M53" s="9">
         <v>1949.0</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O53" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q53" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R53" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S53" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="T53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U53" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="V53" s="6"/>
       <c r="W53" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="X53" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y53" s="8">
         <v>0.522</v>
       </c>
       <c r="Z53" s="6"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="8">
         <v>563313</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="8">
         <v>2025</v>
       </c>
       <c r="J54" s="8">
         <v>453</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L54" s="9">
         <v>2329.0</v>
       </c>
       <c r="M54" s="9">
         <v>2559.0</v>
       </c>
       <c r="N54" s="6"/>
       <c r="O54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q54" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R54" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="S54" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="T54" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U54" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="V54" s="6"/>
       <c r="W54" s="6">
         <v>67</v>
       </c>
       <c r="X54" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y54" s="8">
         <v>0.669</v>
       </c>
       <c r="Z54" s="6"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="8">
         <v>563273</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="8">
         <v>2025</v>
       </c>
       <c r="J55" s="8">
         <v>374</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L55" s="9">
         <v>1959.0</v>
       </c>
       <c r="M55" s="9">
         <v>2149.0</v>
       </c>
       <c r="N55" s="6"/>
       <c r="O55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R55" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="S55" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="T55" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U55" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="V55" s="6"/>
       <c r="W55" s="6">
         <v>67</v>
       </c>
       <c r="X55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y55" s="8">
         <v>0.573</v>
       </c>
       <c r="Z55" s="6"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="8">
         <v>584354</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="8">
         <v>2026</v>
       </c>
       <c r="J56" s="8">
         <v>502</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L56" s="9">
         <v>2559.0</v>
       </c>
       <c r="M56" s="9">
         <v>2809.0</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O56" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q56" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R56" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S56" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="T56" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U56" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="V56" s="6"/>
       <c r="W56" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="X56" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y56" s="8">
         <v>0.728</v>
       </c>
       <c r="Z56" s="6"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="8">
         <v>586273</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="8">
         <v>2026</v>
       </c>
       <c r="J57" s="8">
         <v>494</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L57" s="9">
         <v>2519.0</v>
       </c>
       <c r="M57" s="9">
         <v>2769.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O57" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q57" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R57" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="S57" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="T57" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U57" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="V57" s="6"/>
       <c r="W57" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="X57" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y57" s="8">
         <v>0.718</v>
       </c>
       <c r="Z57" s="6"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="8">
         <v>587241</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="8">
         <v>2026</v>
       </c>
       <c r="J58" s="8">
         <v>494</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L58" s="9">
         <v>2519.0</v>
       </c>
       <c r="M58" s="9">
         <v>2769.0</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>188</v>
       </c>
       <c r="O58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="6" t="s">
         <v>189</v>
       </c>
       <c r="Q58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R58" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="S58" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="T58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U58" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="V58" s="6"/>
       <c r="W58" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="X58" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y58" s="8">
         <v>0.718</v>
       </c>
       <c r="Z58" s="6"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="8">
-        <v>532386</v>
+        <v>582847</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="8">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="J59" s="8">
         <v>651</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L59" s="9">
         <v>2299.0</v>
       </c>
       <c r="M59" s="9">
         <v>2529.0</v>
       </c>
       <c r="N59" s="6"/>
       <c r="O59" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P59" s="6" t="s">
         <v>165</v>
       </c>
       <c r="Q59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R59" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S59" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="T59" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U59" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="V59" s="6"/>
       <c r="W59" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X59" s="6" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y59" s="8">
         <v>0.637</v>
       </c>
       <c r="Z59" s="6"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="8">
         <v>586986</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="8">
         <v>2026</v>
       </c>
       <c r="J60" s="8">
         <v>61</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L60" s="9">
         <v>349.0</v>
       </c>
       <c r="M60" s="9">
         <v>379.0</v>
       </c>
       <c r="N60" s="6"/>
       <c r="O60" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S60" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="T60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U60" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="V60" s="6"/>
       <c r="W60" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X60" s="6" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y60" s="8">
         <v>0.074</v>
       </c>
       <c r="Z60" s="6"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="8">
         <v>590482</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="8">
         <v>2026</v>
       </c>
       <c r="J61" s="8">
         <v>811</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L61" s="9">
         <v>3519.0</v>
       </c>
       <c r="M61" s="9">
         <v>3869.0</v>
       </c>
       <c r="N61" s="6"/>
       <c r="O61" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R61" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S61" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="T61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U61" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="V61" s="6"/>
       <c r="W61" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="X61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y61" s="8">
         <v>0.992</v>
       </c>
       <c r="Z61" s="6"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="8">
         <v>563430</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="8">
         <v>2025</v>
       </c>
       <c r="J62" s="8">
         <v>328</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L62" s="9">
         <v>1749.0</v>
       </c>
       <c r="M62" s="9">
         <v>1919.0</v>
       </c>
       <c r="N62" s="6"/>
       <c r="O62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R62" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S62" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="T62" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U62" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="V62" s="6"/>
       <c r="W62" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X62" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y62" s="8">
         <v>0.517</v>
       </c>
       <c r="Z62" s="6"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="8">
         <v>589161</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="8">
         <v>2026</v>
       </c>
       <c r="J63" s="8">
         <v>703</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L63" s="9">
         <v>3069.0</v>
       </c>
       <c r="M63" s="9">
         <v>3379.0</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O63" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P63" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q63" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R63" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S63" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="T63" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U63" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="V63" s="6"/>
       <c r="W63" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X63" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y63" s="8">
         <v>0.863</v>
       </c>
       <c r="Z63" s="6"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="8">
         <v>589163</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="8">
         <v>2026</v>
       </c>
       <c r="J64" s="8">
         <v>702</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L64" s="9">
         <v>3069.0</v>
       </c>
       <c r="M64" s="9">
         <v>3379.0</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O64" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R64" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S64" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="T64" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U64" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="V64" s="6"/>
       <c r="W64" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X64" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y64" s="8">
         <v>0.861</v>
       </c>
       <c r="Z64" s="6"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="8">
         <v>589623</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="8">
         <v>2026</v>
       </c>
       <c r="J65" s="8">
         <v>1090</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L65" s="9">
         <v>4659.0</v>
       </c>
       <c r="M65" s="9">
         <v>5119.0</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O65" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S65" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="T65" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U65" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="V65" s="6"/>
       <c r="W65" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X65" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y65" s="8">
         <v>1.326</v>
       </c>
       <c r="Z65" s="6"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="8">
         <v>587658</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="8">
         <v>2026</v>
       </c>
       <c r="J66" s="8">
         <v>758</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L66" s="9">
         <v>3299.0</v>
       </c>
       <c r="M66" s="9">
         <v>3629.0</v>
       </c>
       <c r="N66" s="6"/>
       <c r="O66" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R66" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S66" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="T66" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U66" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="V66" s="6"/>
       <c r="W66" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X66" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y66" s="8">
         <v>0.928</v>
       </c>
       <c r="Z66" s="6"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="8">
         <v>588204</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="8">
         <v>2026</v>
       </c>
       <c r="J67" s="8">
         <v>422</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L67" s="9">
         <v>2189.0</v>
       </c>
       <c r="M67" s="9">
         <v>2409.0</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O67" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R67" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S67" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="T67" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U67" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="V67" s="6"/>
       <c r="W67" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X67" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y67" s="8">
         <v>0.631</v>
       </c>
       <c r="Z67" s="6"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="8">
         <v>588278</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="8">
         <v>2026</v>
       </c>
       <c r="J68" s="8">
         <v>435</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L68" s="9">
         <v>2249.0</v>
       </c>
       <c r="M68" s="9">
         <v>2469.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O68" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R68" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S68" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="T68" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U68" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="V68" s="6"/>
       <c r="W68" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X68" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y68" s="8">
         <v>0.647</v>
       </c>
       <c r="Z68" s="6"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="8">
         <v>588513</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="8">
         <v>2026</v>
       </c>
       <c r="J69" s="8">
         <v>433</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L69" s="9">
         <v>2239.0</v>
       </c>
       <c r="M69" s="9">
         <v>2459.0</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O69" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q69" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R69" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S69" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="T69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U69" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="V69" s="6"/>
       <c r="W69" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X69" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y69" s="8">
         <v>0.645</v>
       </c>
       <c r="Z69" s="6"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="8">
         <v>588716</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="8">
         <v>2026</v>
       </c>
       <c r="J70" s="8">
         <v>449</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L70" s="9">
         <v>2309.0</v>
       </c>
       <c r="M70" s="9">
         <v>2539.0</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O70" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q70" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R70" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S70" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="T70" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U70" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="V70" s="6"/>
       <c r="W70" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X70" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y70" s="8">
         <v>0.664</v>
       </c>
       <c r="Z70" s="6"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="8">
         <v>589190</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="6" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="8">
         <v>2026</v>
       </c>
       <c r="J71" s="8">
         <v>449</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L71" s="9">
         <v>2309.0</v>
       </c>
       <c r="M71" s="9">
         <v>2539.0</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O71" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q71" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S71" s="6" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="T71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U71" s="6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="V71" s="6"/>
       <c r="W71" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="X71" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y71" s="8">
         <v>0.664</v>
       </c>
       <c r="Z71" s="6"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="8">
         <v>589820</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="8">
         <v>2026</v>
       </c>
       <c r="J72" s="8">
         <v>499</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L72" s="9">
         <v>2539.0</v>
       </c>
       <c r="M72" s="9">
         <v>2789.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q72" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R72" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S72" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="T72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U72" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="V72" s="6"/>
       <c r="W72" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="X72" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y72" s="8">
         <v>0.724</v>
       </c>
       <c r="Z72" s="6"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="8">
         <v>582420</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E73" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="8">
         <v>2026</v>
       </c>
       <c r="J73" s="8">
         <v>511</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L73" s="9">
         <v>2599.0</v>
       </c>
       <c r="M73" s="9">
         <v>2859.0</v>
       </c>
       <c r="N73" s="6"/>
       <c r="O73" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q73" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R73" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S73" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="T73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U73" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="V73" s="6"/>
       <c r="W73" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="X73" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y73" s="8">
         <v>0.739</v>
       </c>
       <c r="Z73" s="6"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="8">
         <v>588362</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="8">
         <v>2026</v>
       </c>
       <c r="J74" s="8">
         <v>270</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L74" s="9">
         <v>1479.0</v>
       </c>
       <c r="M74" s="9">
         <v>1629.0</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O74" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q74" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R74" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S74" s="6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="T74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U74" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="V74" s="6"/>
       <c r="W74" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X74" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y74" s="8">
         <v>0.447</v>
       </c>
       <c r="Z74" s="6"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="8">
         <v>589425</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E75" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="8">
         <v>2026</v>
       </c>
       <c r="J75" s="8">
         <v>1263</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L75" s="9">
         <v>5369.0</v>
       </c>
       <c r="M75" s="9">
         <v>5909.0</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O75" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P75" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q75" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R75" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S75" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="T75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U75" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="V75" s="6"/>
       <c r="W75" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X75" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y75" s="8">
         <v>1.534</v>
       </c>
       <c r="Z75" s="6"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="8">
         <v>589847</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="8">
         <v>2026</v>
       </c>
       <c r="J76" s="8">
         <v>747</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L76" s="9">
         <v>3249.0</v>
       </c>
       <c r="M76" s="9">
         <v>3569.0</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O76" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P76" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q76" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R76" s="6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="S76" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="T76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U76" s="6" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="V76" s="6"/>
       <c r="W76" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X76" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y76" s="8">
         <v>0.915</v>
       </c>
       <c r="Z76" s="6"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="8">
         <v>583564</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="6" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="8">
         <v>2026</v>
       </c>
       <c r="J77" s="8">
         <v>303</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L77" s="9">
         <v>1309.0</v>
       </c>
       <c r="M77" s="9">
         <v>1439.0</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O77" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q77" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R77" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S77" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="T77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U77" s="6" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="V77" s="6"/>
       <c r="W77" s="6" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="X77" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y77" s="8">
         <v>0.487</v>
       </c>
       <c r="Z77" s="6"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="8">
         <v>586230</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="6" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="8">
         <v>2026</v>
       </c>
       <c r="J78" s="8">
         <v>306</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L78" s="9">
         <v>1649.0</v>
       </c>
       <c r="M78" s="9">
         <v>1809.0</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O78" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q78" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R78" s="6" t="s">
         <v>129</v>
       </c>
       <c r="S78" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="T78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U78" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="V78" s="6"/>
       <c r="W78" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X78" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y78" s="8">
         <v>0.491</v>
       </c>
       <c r="Z78" s="6"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="8">
         <v>586789</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="6" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="8">
         <v>2026</v>
       </c>
       <c r="J79" s="8">
         <v>783</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L79" s="9">
         <v>3399.0</v>
       </c>
       <c r="M79" s="9">
         <v>3739.0</v>
       </c>
       <c r="N79" s="6"/>
       <c r="O79" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P79" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q79" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R79" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S79" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="T79" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U79" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="V79" s="6"/>
       <c r="W79" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X79" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y79" s="8">
         <v>0.958</v>
       </c>
       <c r="Z79" s="6"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="8">
         <v>587498</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="8">
         <v>2026</v>
       </c>
       <c r="J80" s="8">
         <v>754</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L80" s="9">
         <v>3279.0</v>
       </c>
       <c r="M80" s="9">
         <v>3609.0</v>
       </c>
       <c r="N80" s="6"/>
       <c r="O80" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P80" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q80" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R80" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S80" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="T80" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U80" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="V80" s="6"/>
       <c r="W80" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X80" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y80" s="8">
         <v>0.924</v>
       </c>
       <c r="Z80" s="6"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="8">
         <v>587499</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="8">
         <v>2026</v>
       </c>
       <c r="J81" s="8">
         <v>797</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L81" s="9">
         <v>3459.0</v>
       </c>
       <c r="M81" s="9">
         <v>3799.0</v>
       </c>
       <c r="N81" s="6"/>
       <c r="O81" s="6" t="s">
         <v>100</v>
       </c>
       <c r="P81" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q81" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R81" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S81" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="T81" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U81" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="V81" s="6"/>
       <c r="W81" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X81" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y81" s="8">
         <v>0.975</v>
       </c>
       <c r="Z81" s="6"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="8">
         <v>583589</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="8">
         <v>2026</v>
       </c>
       <c r="J82" s="8">
         <v>359</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L82" s="9">
         <v>1889.0</v>
       </c>
       <c r="M82" s="9">
         <v>2079.0</v>
       </c>
       <c r="N82" s="6"/>
       <c r="O82" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="6" t="s">
         <v>165</v>
       </c>
       <c r="Q82" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R82" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S82" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="T82" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U82" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="V82" s="6"/>
       <c r="W82" s="6">
         <v>67.404</v>
       </c>
       <c r="X82" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y82" s="8">
         <v>0.555</v>
       </c>
       <c r="Z82" s="6"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="8">
         <v>584070</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="8">
         <v>2026</v>
       </c>
       <c r="J83" s="8">
         <v>450</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L83" s="9">
         <v>2319.0</v>
       </c>
       <c r="M83" s="9">
         <v>2549.0</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O83" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q83" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R83" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S83" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="T83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U83" s="6" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="V83" s="6"/>
       <c r="W83" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X83" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y83" s="8">
         <v>0.665</v>
       </c>
       <c r="Z83" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>