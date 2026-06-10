--- v1 (2026-04-15)
+++ v2 (2026-06-10)
@@ -633,92 +633,92 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гражданское право в 4 т. Том IV в 2 кн. Особенная часть. Относительные гражданско-правовые формы. Книга 2. Иные (не являющиеся обязательствами) гражданско-правовые формы + доп. Материал в ЭБС : учебник для вузов / В. А. Белов. — 2-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2026. — 403 с. — (Высшее образование). — ISBN 978-5-534-08152-7.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Гражданское право. Актуальные проблемы теории и практики в 2 т. Том 1 / ответственный редактор В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 484 с. — (Высшее образование). — ISBN 978-5-534-02221-6.</w:t>
+        <w:t xml:space="preserve">Белов, В. А. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гражданское право. Актуальные проблемы теории и практики в 2 т. Том 1 : учебник / В. А. Белов ; ответственный редактор В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 467 с. — (Высшее образование). — ISBN 978-5-534-19083-0.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584338</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Гражданское право. Актуальные проблемы теории и практики в 2 т. Том 2 / В. А. Белов ; ответственный редактор В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 525 с. — (Высшее образование). — ISBN 978-5-534-02224-7.</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600377</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Белов, В. А. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гражданское право. Актуальные проблемы теории и практики в 2 т. Том 2 : учебник / В. А. Белов ; ответственный редактор В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 500 с. — (Высшее образование). — ISBN 978-5-534-19087-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584339</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600378</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Договоры коммерческого права. Акты частноправовой унификации в системе источников договорного торгового права : учебник для вузов / ответственный редактор В. А. Белов. — Москва : Издательство Юрайт, 2026. — 336 с. — (Высшее образование). — ISBN 978-5-534-14599-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Link"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563431" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/532386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586986" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584070" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563431" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/532386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586986" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584070" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>