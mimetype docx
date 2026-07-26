--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -793,114 +793,114 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/587651</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Белов, В. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 1 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 174 с. — (Высшее образование). — ISBN 978-5-534-09465-7.</w:t>
+        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 1 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 144 с. — (Высшее образование). — ISBN 978-5-534-22218-0.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584550</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 2 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 179 с. — (Высшее образование). — ISBN 978-5-534-09463-3.</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600911</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Белов, В. А. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 2 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 148 с. — (Высшее образование). — ISBN 978-5-534-22219-7.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584646</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 3 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 209 с. — (Высшее образование). — ISBN 978-5-534-09467-1.</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600912</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Белов, В. А. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Занимательная цивилистика в 3 кн. Книга 3 : учебник для вузов / В. А. Белов. — 2-е изд., стер. — Москва : Издательство Юрайт, 2026. — 157 с. — (Высшее образование). — ISBN 978-5-534-22220-3.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/584577</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/600913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Шершеневич, Г. Ф. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Избранные труды по общей теории права, гражданскому и торговому праву в 2 т. Том 1 / Г. Ф. Шершеневич ; составитель В. А. Белов. — Москва : Издательство Юрайт, 2025. — 284 с. — (Антология мысли). — ISBN 978-5-534-04837-7.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
@@ -1417,62 +1417,62 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/587241</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Бевзенко, Р. С. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Практика применения вексельного законодательства Российской Федерации: опыт обобщения и научно-практического комментария : практическое пособие / Р. С. Бевзенко, В. А. Белов ; под общей редакцией В. А. Белова. — Москва : Издательство Юрайт, 2023. — 651 с. — (Профессиональные комментарии). — ISBN 978-5-9916-3529-5.</w:t>
+        <w:t xml:space="preserve">Практика применения вексельного законодательства Российской Федерации / Р. С. Бевзенко, В. А. Белов ; под общей редакцией В. А. Белова. — Москва : Издательство Юрайт, 2026. — 651 с. — (Профессиональные комментарии). — ISBN 978-5-9916-3529-5.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://urait.ru/bcode/532386</w:t>
+          <w:t xml:space="preserve">https://urait.ru/bcode/582847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Белов, В. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Российская наука торгового права в ее литературной истории (материалы к библиографии российской коммерциалистики) : учебник для вузов / В. А. Белов. — Москва : Издательство Юрайт, 2026. — 61 с. — (Высшее образование). — ISBN 978-5-534-09409-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Link"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563431" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584550" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/532386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586986" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584070" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563431" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563316" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584950" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/600913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/537677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/585075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586986" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/590482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/563430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/582420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/588362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/589847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/586789" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/587499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/583589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/bcode/584070" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>