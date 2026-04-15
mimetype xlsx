--- v0 (2026-01-19)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>19.01.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -651,51 +651,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-563886" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-563897" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-562403" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-580973" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-561616" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-8-rossiya-torgovoe-pravo-i-sudoproizvodstvo-strahovanie-563320" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-enciklopedicheskiy-slovar-brokgauza-i-efrona-v-10-t-tom-9-stroitelnye-obschestva-fabrichnoe-zakonodatelstvo-563322" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-1-586086" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-2-586099" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-i-torgovoe-pravo-istochniki-kategorii-instituty-konstrukcii-pedagogicheskoe-nasledie-v-3-kn-kniga-3-586211" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-1-obschaya-chast-584221" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-2-t-tom-2-osobennaya-chast-584950" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-i-obschaya-chast-vvedenie-v-grazhdanskoe-pravo-582643" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-1-lica-blaga-584290" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-ii-obschaya-chast-v-2-kn-kniga-2-fakty-dopmaterial-v-ebs-584291" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -903,54 +903,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>406</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1969.0</v>
+        <v>2109.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2169.0</v>
+        <v>2319.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -971,190 +971,190 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>379</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1859.0</v>
+        <v>1989.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2039.0</v>
+        <v>2189.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>67.404</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.579</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>563886</v>
+        <v>586086</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>337</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1679.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1849.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.528</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>563897</v>
+        <v>586099</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>323</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1619.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1779.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1175,54 +1175,54 @@
       <c r="B9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>375</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1243,264 +1243,264 @@
       <c r="B10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>451</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2169.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2389.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.666</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>562403</v>
+        <v>584950</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>463</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2219.0</v>
+        <v>2379.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2439.0</v>
+        <v>2619.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.681</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>580973</v>
+        <v>582643</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>622</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="9">
-        <v>2559.0</v>
+        <v>2739.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2809.0</v>
+        <v>3009.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.765</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>561616</v>
+        <v>584290</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>453</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2179.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2399.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>75</v>
       </c>
@@ -1523,54 +1523,54 @@
       <c r="B14" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>497</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2369.0</v>
+        <v>2529.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2609.0</v>
+        <v>2779.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>77</v>
       </c>