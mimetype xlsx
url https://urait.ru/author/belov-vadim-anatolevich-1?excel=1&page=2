--- v1 (2026-04-15)
+++ v2 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,71 +130,68 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>01.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 8. «РОССИЯ: ТОРГОВОЕ ПРАВО И СУДОПРОИЗВОДСТВО» - «СТРАХОВАНИЕ»</t>
   </si>
   <si>
     <t>Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени — С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки — исторической, экономической и юридической — М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04725-7, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 9. «СТРОИТЕЛЬНЫЕ ОБЩЕСТВА» - «ФАБРИЧНОЕ ЗАКОНОДАТЕЛЬСТВО»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04726-4, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>30.10.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО: ИСТОЧНИКИ, КАТЕГОРИИ, ИНСТИТУТЫ, КОНСТРУКЦИИ. ПЕДАГОГИЧЕСКОЕ НАСЛЕДИЕ В 3 КН. КНИГА 1. Учебник для вузов</t>
   </si>
   <si>
     <t>Агарков М. М. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Книга является переизданием учебных материалов, написанных одним из величайших российских цивилистов и коммерциалистов — Михаилом Михайловичем Агарковым (1890—1947). В ее основу легли тексты, написанные ученым для двух первых советских учебников по гражданскому праву (1938 и 1944 гг.), учебников по теории государства и права 1948 г. и по иностранному гражданскому и торговому праву 1949 г. Вместе с некоторыми другими публикациями профессора они составляют полноценное учебное пособие по курсу гражданского и торгового права. Работы М. М. Агаркова дополняются примечаниями и комментариями доктора юридических наук., профессора кафедры коммерческого права и основ правоведения юридического факультета МГУ им. М. В. Ломоносова, В. А. Белова, печатаемыми после каждой главы.</t>
   </si>
   <si>
     <t>978-5-534-05370-8, 978-5-534-05373-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО: ИСТОЧНИКИ, КАТЕГОРИИ, ИНСТИТУТЫ, КОНСТРУКЦИИ. ПЕДАГОГИЧЕСКОЕ НАСЛЕДИЕ. В 3 КН. КНИГА 2. Учебник для вузов</t>
@@ -211,66 +208,66 @@
   <si>
     <t>04.08.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 2 Т. ТОМ 1. ОБЩАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой Общую часть авторского учебного курса гражданского права Белова Вадима Анатольевича — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения юридического факультета МГУ им. М. В. Ломоносова. В учебнике освещаются общие положения о гражданском праве и изучающей его науке (науке гражданского права, или цивилистике), учение о гражданско-правовых нормах и их источниках, толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента), а также рассматривается материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям, и теории субъектов и объектов отношений, регулируемых гражданским правом (субъектов и объектов гражданского права), а также основаниям возникновения, изменения и прекращения гражданских прав и обязанностей (юридическим фактам). В книге учтены изменения Гражданского кодекса РФ за 2012—2015 гг.</t>
   </si>
   <si>
     <t>978-5-534-00327-7</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 2 Т. ТОМ 2. ОСОБЕННАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящее издание представляет собой авторский учебник по Особенной части гражданского права. В нем освещаются абсолютные и относительные гражданско-правовые формы ? вещные, исключительные, личные, наследственные, обязательственные, охранительные (восстановительные и компенсационные) правоотношения, права ожидания, относительные секундарные и корпоративные права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата, и самоподготовки.</t>
+    <t>Настоящее издание представляет собой авторский учебник по Особенной части гражданского права. В нем освещаются абсолютные и относительные гражданско-правовые формы - вещные, исключительные, личные, наследственные, обязательственные, охранительные (восстановительные и компенсационные) правоотношения, права ожидания, относительные секундарные и корпоративные права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата, и самоподготовки.</t>
   </si>
   <si>
     <t>978-5-534-00191-4</t>
   </si>
   <si>
     <t>08.04.2014</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ I. ОБЩАЯ ЧАСТЬ. ВВЕДЕНИЕ В ГРАЖДАНСКОЕ ПРАВО 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В первом томе Общей части авторского учебного курса гражданского права освещаются общие положения о гражданском праве и изучающей его науке (науке гражданского права, или цивилистике), учение о гражданско-правовых нормах и их источниках, а также о толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента) и, наконец, материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям.</t>
+    <t>В первом томе Общей части гражданского права освещаются общие положения о гражданском праве и изучающей его науке, учение о гражданско-правовых нормах и их источниках, а также о толковании и применении гражданско-правовых норм (в том числе в отношениях с участием иностранного элемента) и, материал, посвященный гражданско-правовым формам общественных отношений, в первую очередь — гражданским правоотношениям.</t>
   </si>
   <si>
     <t>978-5-534-03070-9</t>
   </si>
   <si>
     <t>02.12.2014</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ II. ОБЩАЯ ЧАСТЬ В 2 КН. КНИГА 1. ЛИЦА, БЛАГА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вы держите в руках современный, максимально полный, абсолютно избавленный от пустой информации учебник по гражданскому праву. Результат огромного научного труда, позволяющий читателю проанализировать очень большой объем информации. Хорошо написанный, решенный оригинальным образом (деление текста на нумерованные абзацы, гиперссылки), что обеспечивает лаконизм подачи материала и возможность проследить связи проблем по всему курсу. Это та книга, которую должен иметь в своей библиотеке каждый уважающий себя специалист и по которой необходимо учиться каждому думающему студенту-юристу. Качество и объем материала учебника приравнивают его к справочному, энциклопедическому изданию.</t>
   </si>
   <si>
     <t>978-5-534-08393-4, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ II. ОБЩАЯ ЧАСТЬ В 2 КН. КНИГА 2. ФАКТЫ + ДОПМАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08144-2, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
 </sst>
 </file>
 
@@ -990,615 +987,615 @@
         <v>379</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1989.0</v>
       </c>
       <c r="M6" s="9">
         <v>2189.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>67.404</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.579</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586086</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>337</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1789.0</v>
       </c>
       <c r="M7" s="9">
         <v>1969.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.528</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586099</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>323</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1729.0</v>
       </c>
       <c r="M8" s="9">
         <v>1899.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.511</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586211</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>375</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1969.0</v>
       </c>
       <c r="M9" s="9">
         <v>2169.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.574</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584221</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>451</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2319.0</v>
       </c>
       <c r="M10" s="9">
         <v>2549.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.666</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584950</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>463</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2379.0</v>
       </c>
       <c r="M11" s="9">
         <v>2619.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.681</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582643</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>622</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L12" s="9">
         <v>2739.0</v>
       </c>
       <c r="M12" s="9">
         <v>3009.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.765</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584290</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>453</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2329.0</v>
       </c>
       <c r="M13" s="9">
         <v>2559.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.669</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584291</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>497</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2529.0</v>
       </c>
       <c r="M14" s="9">
         <v>2779.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.722</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>