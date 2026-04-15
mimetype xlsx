--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>