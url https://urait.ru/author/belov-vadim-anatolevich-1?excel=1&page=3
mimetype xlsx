--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,78 +175,75 @@
   <si>
     <t>978-5-534-08148-0, 978-5-534-08146-6, 978-5-534-08468-9</t>
   </si>
   <si>
     <t>26.01.2016</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ IV В 2 КН. ОСОБЕННАЯ ЧАСТЬ. ОТНОСИТЕЛЬНЫЕ ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ. КНИГА 1. ОБЯЗАТЕЛЬСТВА + ДОПМАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Вы держите в руках современный, максимально полный, абсолютно избавленный от пустой информации учебник по гражданскому праву. Результат огромного научного труда, позволяющий читателю проанализировать очень большой объем информации. Хорошо написанный, решенный оригинальным образом (деление текста на нумерованные абзацы, гиперссылки), что обеспечивает лаконизм подачи материала и возможность проследить связи проблем по всему курсу. Это та книга, которую должен иметь в своей библиотеке каждый уважающий себя специалист и по которой необходимо учиться каждому думающему студенту-юристу. Качество и объем материала учебника приравнивает его к справочному, энциклопедическому изданию.</t>
   </si>
   <si>
     <t>978-5-534-08150-3, 978-5-534-08146-6, 978-5-534-08151-0</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО В 4 Т. ТОМ IV В 2 КН. ОСОБЕННАЯ ЧАСТЬ. ОТНОСИТЕЛЬНЫЕ ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ. КНИГА 2. ИНЫЕ (НЕ ЯВЛЯЮЩИЕСЯ ОБЯЗАТЕЛЬСТВАМИ) ГРАЖДАНСКО-ПРАВОВЫЕ ФОРМЫ + ДОП. МАТЕРИАЛ В ЭБС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08152-7, 978-5-534-08145-9, 978-5-534-08146-6</t>
   </si>
   <si>
     <t>02.12.2014</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 1 2-е изд.</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 1 2-е изд. Учебник</t>
+  </si>
+  <si>
+    <t>Белов В. А. ; Отв. ред. Белов В. А.</t>
+  </si>
+  <si>
+    <t>Настоящая книга представляет собой систематический сборник очерков по глобальным проблемно-методологическим вопросам современной российской цивилистики. Коллектив авторов стремится, с одной стороны, предпринять попытку научной постановки глобальных гражданско-правовых проблем, а с другой - проверить силу и работоспособность «проверенного многолетней практикой» цивилистическогo инструментария.</t>
+  </si>
+  <si>
+    <t>978-5-534-19083-0</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ В 2 Т. ТОМ 2 2-е изд. Учебник</t>
+  </si>
+  <si>
+    <t>978-5-534-19087-8</t>
+  </si>
+  <si>
+    <t>22.04.2021</t>
+  </si>
+  <si>
+    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. АКТЫ ЧАСТНОПРАВОВОЙ УНИФИКАЦИИ В СИСТЕМЕ ИСТОЧНИКОВ ДОГОВОРНОГО ТОРГОВОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Белов В. А.</t>
-  </si>
-[...22 lines deleted...]
-    <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. АКТЫ ЧАСТНОПРАВОВОЙ УНИФИКАЦИИ В СИСТЕМЕ ИСТОЧНИКОВ ДОГОВОРНОГО ТОРГОВОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой сборник статей — третий в серии «Договоры коммерческого права» — посвященных вопросам общего понятия актов частноправовой унификации (актов soft law или new lex mercatoria [NLM]) и их места в системе источников права торговых (коммерческих) договоров. В статьях рассматривается ряд ключевых проблем, касающихся оснований и условий их применения, источника обязательности, соотношения их правил с нормами национального законодательства; особый очерк посвящен правилам актов частноправовой унификации об оспаривании коммерческих договоров по мотиву их совершения под влиянием заблуждения; кроме того, в сборнике впервые публикуются русские переводы нескольких актов ЧПУ — морских законов Олерона, Висби и Ганзейских городов, а также Кодекса английского договорного права. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-14599-1</t>
   </si>
   <si>
     <t>06.05.2020</t>
   </si>
   <si>
     <t>ДОГОВОРЫ КОММЕРЧЕСКОГО ПРАВА. ДОГОВОР ПРОДАЖИ ТОВАРОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящее издание представляет собой сборник статей, посвященных договору продажи (купли-продажи) товаров в торговом (коммерческом) обороте. В статьях рассматривается ряд ключевых проблем, касающихся правового регулирования продажи товаров, в том числе в сфере заключения договора международной купли-продажи товаров, соотношении договора купли-продажи с договором поставки, интеллектуальной эвикции товаров, правовых средств распределения рисков и средств правовой защиты сторон по договору купли-продажи товаров, а также об институте ограничения ответственности за различные нарушения договора купли-продажи. Для студентов юридических вузов и факультетов, изучающих гражданское и торговое (коммерческое) право, а также для всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-13475-9</t>
   </si>
   <si>
     <t>25.12.2024</t>
   </si>
@@ -654,51 +651,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-584338" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-584339" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-1-formy-otnosheniy-prinadlezhnosti-veschey-584270" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iii-osobennaya-chast-absolyutnye-grazhdansko-pravovye-formy-v-2-kn-kniga-2-prava-isklyuchitelnye-lichnye-i-nasledstvennye-dopmaterial-v-ebs-584271" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-1-obyazatelstva-dopmaterial-v-ebs-584136" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-v-4-t-tom-iv-v-2-kn-osobennaya-chast-otnositelnye-grazhdansko-pravovye-formy-kniga-2-inye-ne-yavlyayuschiesya-obyazatelstvami-grazhdansko-pravovye-formy-dop-material-v-ebs-584137" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-1-600377" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-aktualnye-problemy-teorii-i-praktiki-v-2-t-tom-2-600378" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-akty-chastnopravovoy-unifikacii-v-sisteme-istochnikov-dogovornogo-torgovogo-prava-588830" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovor-prodazhi-tovarov-588296" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-dogovornaya-otvetstvennost-v-torgovom-kommercheskom-oborote-590142" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovory-kommercheskogo-prava-problemy-obschey-teorii-torgovyh-dogovorov-587651" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1159,449 +1156,449 @@
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.608</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584338</v>
+        <v>600377</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1989.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2189.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>67.404</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.563</v>
+        <v>0.686</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>584339</v>
+        <v>600378</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2139.0</v>
+        <v>2549.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2349.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>67.404</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.603</v>
+        <v>0.726</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588830</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>336</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1789.0</v>
       </c>
       <c r="M11" s="9">
         <v>1969.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.527</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588296</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>350</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1849.0</v>
       </c>
       <c r="M12" s="9">
         <v>2029.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.544</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>590142</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>542</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2739.0</v>
       </c>
       <c r="M13" s="9">
         <v>3009.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.777</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587651</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>341</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1809.0</v>
       </c>
       <c r="M14" s="9">
         <v>1989.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.533</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>