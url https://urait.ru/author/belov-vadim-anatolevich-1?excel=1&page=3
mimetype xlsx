--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>