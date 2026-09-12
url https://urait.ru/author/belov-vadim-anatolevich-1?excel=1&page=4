--- v3 (2026-07-26)
+++ v4 (2026-09-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>26.07.2026</t>
+    <t>12.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>11.07.2016</t>
   </si>
   <si>
     <t>ИСКЛЮЧИТЕЛЬНЫЕ ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его четвертый модуль. Он посвящен изучению исключительных гражданско-правовых форм, в первую голову исключительных прав — общему о них учению, правам авторским, смежным и патентным.</t>
   </si>
   <si>
     <t>978-5-534-00470-0</t>
   </si>
   <si>
     <t>28.04.2015</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 1</t>
   </si>
   <si>
     <t>Профессиональные комментарии</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>В издании вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права акта международной частноправовой унификации одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Предметами сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
   </si>
   <si>
     <t>978-5-534-02848-5, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 2</t>
   </si>
   <si>
     <t>978-5-534-02850-8, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Пугинского Б.И.</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
@@ -912,54 +912,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>144</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>779.0</v>
+        <v>809.0</v>
       </c>
       <c r="M5" s="9">
-        <v>859.0</v>
+        <v>889.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -980,54 +980,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>148</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>789.0</v>
+        <v>829.0</v>
       </c>
       <c r="M6" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1048,54 +1048,54 @@
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>157</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="9">
-        <v>959.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1049.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1116,54 +1116,54 @@
       <c r="B8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>284</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1184,54 +1184,54 @@
       <c r="B9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>329</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
-        <v>1759.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1929.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1252,54 +1252,54 @@
       <c r="B10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L10" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>61</v>
       </c>
@@ -1322,54 +1322,54 @@
       <c r="B11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2024</v>
       </c>
       <c r="J11" s="8">
         <v>308</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L11" s="9">
-        <v>1659.0</v>
+        <v>1739.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1390,54 +1390,54 @@
       <c r="B12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2024</v>
       </c>
       <c r="J12" s="8">
         <v>312</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L12" s="9">
-        <v>1679.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1849.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
@@ -1458,54 +1458,54 @@
       <c r="B13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>606</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2669.0</v>
+        <v>2809.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2939.0</v>
+        <v>3089.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>75</v>
       </c>
@@ -1528,54 +1528,54 @@
       <c r="B14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>228</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L14" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1419.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>