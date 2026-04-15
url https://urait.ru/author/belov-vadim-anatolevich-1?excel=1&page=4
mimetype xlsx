--- v0 (2026-01-31)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>31.01.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -912,54 +912,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>174</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>779.0</v>
+        <v>839.0</v>
       </c>
       <c r="M5" s="9">
-        <v>859.0</v>
+        <v>919.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -980,54 +980,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>179</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="M6" s="9">
-        <v>879.0</v>
+        <v>929.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1048,54 +1048,54 @@
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>209</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>899.0</v>
+        <v>969.0</v>
       </c>
       <c r="M7" s="9">
-        <v>989.0</v>
+        <v>1069.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1116,54 +1116,54 @@
       <c r="B8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>284</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1449.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1589.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1184,54 +1184,54 @@
       <c r="B9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>329</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1639.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1799.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1252,54 +1252,54 @@
       <c r="B10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1129.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1239.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>60</v>
       </c>
@@ -1322,54 +1322,54 @@
       <c r="B11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2024</v>
       </c>
       <c r="J11" s="8">
         <v>308</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1390,54 +1390,54 @@
       <c r="B12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2024</v>
       </c>
       <c r="J12" s="8">
         <v>312</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1569.0</v>
+        <v>1679.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1729.0</v>
+        <v>1849.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
@@ -1458,54 +1458,54 @@
       <c r="B13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>606</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="9">
-        <v>2499.0</v>
+        <v>2669.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2749.0</v>
+        <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>75</v>
       </c>
@@ -1528,54 +1528,54 @@
       <c r="B14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>228</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1209.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1329.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>