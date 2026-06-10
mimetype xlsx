--- v1 (2026-04-15)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>15.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,78 +211,78 @@
   <si>
     <t>ИСКЛЮЧИТЕЛЬНЫЕ ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его четвертый модуль. Он посвящен изучению исключительных гражданско-правовых форм, в первую голову исключительных прав — общему о них учению, правам авторским, смежным и патентным.</t>
   </si>
   <si>
     <t>978-5-534-00470-0</t>
   </si>
   <si>
     <t>28.04.2015</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 1</t>
   </si>
   <si>
     <t>Профессиональные комментарии</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В издании, подготовленном известным ученым, специалистом в области гражданского и торгового права, доктором юридических наук, профессором юридического факультета Московского государственного университета имени М. В. Ломоносова В. А. Беловым, вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права — акта международной частноправовой унификации — одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Издание состоит из двух книг. В первой рассмотрены общие положения о договорах, во второй — отдельные виды договоров. Предметами изучения сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
+    <t>В издании вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права акта международной частноправовой унификации одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Предметами сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
   </si>
   <si>
     <t>978-5-534-02848-5, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 2</t>
   </si>
   <si>
     <t>978-5-534-02850-8, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Пугинского Б.И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>Настоящее издание подготовлено коллективом авторов — научных работников и преподавателей кафедры коммерческого права и основ правоведения в соответствии с программой курса «Коммерческое право», утвержденной ученым советом юридического факультета МГУ имени М. В. Ломоносова и традициями, заложенными единоличным авторским учебником родоначальника концепции современного коммерческого права доктора юридических наук, профессора, заслуженного юриста Российской Федерации Бориса Ивановича Пугинского. Издание соответствует требованиям, предъявляемым к учебной литературе, в том числе федеральным государственным стандартам высшего юридического образования. В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных норм. Для студентов (бакалавров и магистров), аспирантов и преподавателей юридических вузов, а также может быть рекомендован руководителям и специалистам коммерческих организаций, государственных и муниципальных органов.</t>
+    <t>В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных</t>
   </si>
   <si>
     <t>978-5-534-19860-7</t>
   </si>
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС (СХЕМЫ И ПРАКТИКУМ) 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Сидоровой Т.Э.</t>
   </si>
   <si>
     <t>Просто прочесть учебник и отслушать курс лекций по любой юридической дисциплине — очень мало. Тем более по такой — животрепещущей, ориентированной на практику и практиков — как коммерческое право. Знания, почерпнутые из учебника и из лекций, необходимо закрепить — найти им практическое приложение. Это и есть главная цель предлагаемого вниманию учащихся пособия — «на пальцах» показать круг тех практических вопросов и научных проблем, которые могут и должны решаться с использованием материалов учебного курса коммерческого права. Пособие предлагает материал для семинарских и практических занятий — вопросы для проверки усвоенных теоретических знаний, задания, рассчитанные на самостоятельное практическое выполнение, проблемы для обсуждения и задачи (казусы). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также аспирантов и преподавателей.</t>
   </si>
   <si>
     <t>978-5-534-15869-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">