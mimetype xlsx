--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,116 +112,119 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.08.2016</t>
   </si>
   <si>
-    <t>ЗАНИМАТЕЛЬНАЯ ЦИВИЛИСТИКА В 3 КН. КНИГА 1 2-е изд. Учебник для вузов</t>
+    <t>Занимательная цивилистика в 3 кн. Книга 1 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Гражданское право</t>
+  </si>
+  <si>
+    <t>Издание состоит из трех книг, представляющих собой серию небольших очерков по разнообразным вопросам гражданского права, которые почти не обсуждаются ни в учебной, ни в специальной литературе, главным образом, из-за их незначительности, экстравагантности, а также из-за их нахождения «на стыке» гражданского права с другими отраслями права и даже неюридическими дисциплинами. Приобретение навыка решения подобных вопросов представляется весьма важным для всех практикующих юристов, которых жизнь регулярно забрасывает в ситуации, «не предусмотренные законодательством». Воспитывая навык критического отношения к оценке ситуаций, традиционно третирующихся как лежащие вне сферы внимания права и юриспруденции, эта книга способствует формированию первоначальных представлений о задачах, приемах и границах гражданско-правового регулирования.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-22218-0</t>
+  </si>
+  <si>
+    <t>67.404я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>Занимательная цивилистика в 3 кн. Книга 2 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>978-5-534-22219-7</t>
+  </si>
+  <si>
+    <t>Занимательная цивилистика в 3 кн. Книга 3 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Высшее образование</t>
-[...32 lines deleted...]
-    <t>978-5-534-09467-1, 978-5-534-09464-0</t>
+    <t>Курс состоит из трех книг, представляющих собой серию небольших очерков по разнообразным вопросам гражданского права, которые почти не обсуждаются ни в учебной, ни в специальной литературе, главным образом, из-за их незначительности, экстравагантности, а также из-за их нахождения «на стыке» гражданского права с другими отраслями права и даже неюридическими дисциплинами. Приобретение навыка решения подобных вопросов представляется весьма важным для всех практикующих юристов, которых жизнь регулярно забрасывает в ситуации, «не предусмотренные законодательством». Воспитывая навык критического отношения к оценке ситуаций, традиционно третирующихся как лежащие вне сферы внимания права и юриспруденции, эта книга способствует формированию первоначальных представлений о задачах, приемах и границах гражданско-правового регулирования.</t>
+  </si>
+  <si>
+    <t>978-5-534-22220-3</t>
   </si>
   <si>
     <t>11.09.2017</t>
   </si>
   <si>
     <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 1</t>
   </si>
   <si>
     <t>Шершеневич Г. Ф. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Габриэль Феликсович Шершеневич — один из величайших русских ученых-цивилистов, педагогов и просветителей. Издание включает в себя работы, мало известные современному читателю — очерки по истории кодификации гражданского права, ряд статей по вопросам общей теории права и гражданского права, отдельным вопросам гражданского и торгового права, а также его работы публицистического характера.</t>
   </si>
   <si>
     <t>978-5-534-04837-7, 978-5-534-04838-4</t>
   </si>
   <si>
-    <t>70*100/16</t>
-[...1 lines deleted...]
-  <si>
     <t>ИЗБРАННЫЕ ТРУДЫ ПО ОБЩЕЙ ТЕОРИИ ПРАВА, ГРАЖДАНСКОМУ И ТОРГОВОМУ ПРАВУ В 2 Т. ТОМ 2</t>
   </si>
   <si>
     <t>978-5-534-04839-1, 978-5-534-04838-4</t>
   </si>
   <si>
     <t>11.07.2016</t>
   </si>
   <si>
     <t>ИСКЛЮЧИТЕЛЬНЫЕ ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его четвертый модуль. Он посвящен изучению исключительных гражданско-правовых форм, в первую голову исключительных прав — общему о них учению, правам авторским, смежным и патентным.</t>
   </si>
   <si>
     <t>978-5-534-00470-0</t>
   </si>
   <si>
     <t>28.04.2015</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 1</t>
@@ -230,53 +233,50 @@
     <t>Профессиональные комментарии</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
     <t>В издании вниманию читателя предлагается впервые осуществленный перевод на русский язык текста Кодекса Европейского договорного права акта международной частноправовой унификации одного из претендентов на роль основы Европейского гражданского кодекса. Кодекс снабжен постатейным сравнительно-правовым и содержательным комментарием. Предметами сравнительного комментария служат конкурирующие акты Soft Law, рассматриваются также соответствующие нормы Венской конвенции о договорах международной купли-продажи товаров и других законов о продажах; проводятся параллели с нормами Гражданского кодекса РФ. Издание восполняет пробел в изучении гражданского и коммерческого (торгового) права, а потому будет интересно широкому кругу читателей, интересующихся проблемами частного права.</t>
   </si>
   <si>
     <t>978-5-534-02848-5, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>КОДЕКС ЕВРОПЕЙСКОГО ДОГОВОРНОГО ПРАВА - EUROPEAN CONTRACT CODE. ОБЩИЙ И СРАВНИТЕЛЬНО-ПРАВОВОЙ КОММЕНТАРИЙ В 2 КН. КНИГА 2</t>
   </si>
   <si>
     <t>978-5-534-02850-8, 978-5-534-02849-2</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Пугинского Б.И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Обложка</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
     <t>В курсе в систематизированном виде изложены основные вопросы российского коммерческого права: особенности правовой отрасли, отличительные черты предмета регулирования, развитие структуры и инфраструктуры товарного рынка, система торговых договоров, отдельные виды договоров торгового (коммерческого) права и т. д. Курс написан с позиций инструментального подхода и теории гражданско-правовых средств, предпочитающего анализ практического опыта правовой действительности в торговой сфере традиционному для нашей литературы комментированию законодательных</t>
   </si>
   <si>
     <t>978-5-534-19860-7</t>
   </si>
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКОЕ ПРАВО. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС (СХЕМЫ И ПРАКТИКУМ) 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Абросимовой Е.А., Белова В. А., Сидоровой Т.Э.</t>
   </si>
   <si>
     <t>Просто прочесть учебник и отслушать курс лекций по любой юридической дисциплине — очень мало. Тем более по такой — животрепещущей, ориентированной на практику и практиков — как коммерческое право. Знания, почерпнутые из учебника и из лекций, необходимо закрепить — найти им практическое приложение. Это и есть главная цель предлагаемого вниманию учащихся пособия — «на пальцах» показать круг тех практических вопросов и научных проблем, которые могут и должны решаться с использованием материалов учебного курса коммерческого права. Пособие предлагает материал для семинарских и практических занятий — вопросы для проверки усвоенных теоретических знаний, задания, рассчитанные на самостоятельное практическое выполнение, проблемы для обсуждения и задачи (казусы). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также аспирантов и преподавателей.</t>
   </si>
   <si>
     <t>978-5-534-15869-4</t>
   </si>
@@ -660,51 +660,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-584550" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-584646" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-584577" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-1-600911" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-2-600912" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zanimatelnaya-civilistika-v-3-kn-kniga-3-600913" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-1-563274" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbrannye-trudy-po-obschey-teorii-prava-grazhdanskomu-i-torgovomu-pravu-v-2-t-tom-2-563315" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/isklyuchitelnye-prava-584077" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-1-537676" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kodeks-evropeyskogo-dogovornogo-prava-european-contract-code-obschiy-i-sravnitelno-pravovoy-kommentariy-v-2-kn-kniga-2-537677" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-582855" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kommercheskoe-pravo-uchebno-metodicheskiy-kompleks-shemy-i-praktikum-585075" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -885,728 +885,728 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>584550</v>
+        <v>600911</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>839.0</v>
+        <v>779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>919.0</v>
+        <v>859.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.263</v>
+        <v>0.192</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>584646</v>
+        <v>600912</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>849.0</v>
+        <v>789.0</v>
       </c>
       <c r="M6" s="9">
-        <v>929.0</v>
+        <v>869.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.269</v>
+        <v>0.197</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>584577</v>
+        <v>600913</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L7" s="9">
-        <v>969.0</v>
+        <v>959.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1069.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.297</v>
+        <v>0.31</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>563274</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>284</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L8" s="9">
         <v>1549.0</v>
       </c>
       <c r="M8" s="9">
         <v>1699.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>67</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.464</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>563315</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>329</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L9" s="9">
         <v>1759.0</v>
       </c>
       <c r="M9" s="9">
         <v>1929.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.519</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584077</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L10" s="9">
         <v>1209.0</v>
       </c>
       <c r="M10" s="9">
         <v>1329.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.376</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>537676</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2024</v>
       </c>
       <c r="J11" s="8">
         <v>308</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L11" s="9">
         <v>1659.0</v>
       </c>
       <c r="M11" s="9">
         <v>1819.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>67.412</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.493</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>537677</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2024</v>
       </c>
       <c r="J12" s="8">
         <v>312</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L12" s="9">
         <v>1679.0</v>
       </c>
       <c r="M12" s="9">
         <v>1849.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>67.412</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.498</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582855</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>606</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2669.0</v>
       </c>
       <c r="M13" s="9">
         <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.746</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585075</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>228</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L14" s="9">
         <v>1289.0</v>
       </c>
       <c r="M14" s="9">
         <v>1419.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="Y14" s="8">
         <v>0.396</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>