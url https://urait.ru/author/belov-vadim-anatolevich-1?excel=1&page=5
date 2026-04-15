--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>