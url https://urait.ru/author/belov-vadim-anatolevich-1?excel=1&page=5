--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>15.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,177 +133,177 @@
   <si>
     <t>17.12.2014</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд.</t>
   </si>
   <si>
     <t>Под ред. Белова В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>Книга представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности. Такой подход позволяет предложить более широкий (универсальный) взгляд на корпоративное право, нежели традиционный, отождествляющий корпоративное право с правом корпораций — юридических лиц, основанных на началах участия (членства), или даже с правом одних только хозяйственных обществ. Позволяя выполнить ряд научных обобщений, немыслимых в рамках классического понимания корпоративного права, данная метода должна быть расценена как значительно более плодотворная и потому предпочтительная для дальнейшего изучения рассматриваемой тематики.</t>
+    <t>Книга представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03261-1</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.05.2025</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО. АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс представляет собой сборник очерков по глобальным (общетеоретическим) и специальным (узкопрактическим) проблемным вопросам современного российского корпоративного права. Авторы рассматривают корпоративное право как органическую часть гражданского права, модифицированную сообразно задаче обслуживания совместной деятельности нескольких лиц, направленной на достижение общей цели, — корпоративной деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20446-9</t>
   </si>
   <si>
     <t>01.08.2014</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 1. ПОНЯТИЕ И ИСТОЧНИКИ МЕЖДУНАРОДНОГО ТОРГОВОГО ПРАВА. ОБЫЧНОЕ И КОНВЕНЦИОННОЕ (ДОГОВОРНОЕ) МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
-    <t>Учебник представляет собой полный курс лекций по международному торговому праву и праву ВТО. В результате обучения студенты усвоят понятия ИНКОТЕРМС, ПЭЙТЕРМС, будут знать, какие конвенции регламентируют международную куплю-продажу, какими документами регулируется использование в международной торговле аккредитивов, банковских гарантий и инкассо, чем факторинг отличается от форфейтинга, что такое BPO и CESL, чем принципы УНИДРУА отличаются от принципов Ландо, а те, в свою очередь, - от принципов СЕНТРАЛ и DCFR или от ECC, а ICC от ITC, что такое международные векселя и морские требования и многое другое. Каждая лекция завершается вопросами, позволяющими учащимся оценить степень усвоения изученного материала, а также заданиями, выполнение которых способствует углублению знаний и выработке практических навыков.</t>
+    <t>Учебник представляет собой полный курс лекций по международному торговому праву и праву ВТО. В результате обучения студенты усвоят понятия ИНКОТЕРМС, ПЭЙТЕРМС, будут знать, какие конвенции регламентируют международную куплю-продажу, какими документами регулируется использование в международной торговле аккредитивов, банковских гарантий и инкассо, чем факторинг отличается от форфейтинга, что такое BPO и CESL, чем принципы УНИДРУА отличаются от принципов Ландо, а те, в свою очередь, от принципов СЕНТРАЛ и DCFR или от ECC, а ICC от ITC, что такое международные векселя и морские требования и многое другое. Каждая из лекций завершается вопросами, позволяющими учащимся оценить степень усвоения изученного материала, а также задания, выполнение которых способствует углублению знаний и выработке практических навыков.</t>
   </si>
   <si>
     <t>978-5-534-01912-4, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 2. ЧАСТНОУНИФИЦИРОВАННОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04389-1, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО И ПРАВО ВТО В 3 КН. КНИГА 3. НАДНАЦИОНАЛЬНОЕ МЕЖДУНАРОДНОЕ ТОРГОВОЕ ПРАВО (ПРАВО ЕС И ВТО). Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-01914-8, 978-5-534-01913-1</t>
   </si>
   <si>
     <t>28.04.2023</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Абраменков М. С., Сараев А. Г. ; Отв. ред. Белов В. А.</t>
   </si>
   <si>
     <t>Наследственное право</t>
   </si>
   <si>
     <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных высших учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических учебных заведений, а также всех тех, кто интересуется частным правом.</t>
   </si>
   <si>
     <t>978-5-534-16574-6</t>
   </si>
   <si>
     <t>67.404.5я73</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Абраменков М. С., Сараев А. Г., Белов В. А. ; Отв. ред. Белов В. А.</t>
   </si>
   <si>
-    <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям, а также всех тех, кто интересуется частным правом.</t>
+    <t>Издание содержит полный курс наследственного права России, подготовленный на основе лекций, в течение ряда лет читаемых авторами в различных учебных заведениях страны. В курсе отражены последние достижения отечественной цивилистической доктрины, критически проанализирована судебная практика последних лет, сформулированы рекомендации по толкованию и применению законодательства. Дается очерк исторического развития наследственного права от Древнего Рима до наших дней, проводится сравнительно-правовой анализ регулирования наследственных отношений в праве некоторых зарубежных государств — Германии, Франции, Англии, США, Украины, рассматриваются нормы, регламентирующие наследование в международном частном праве. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям, а также всех тех, кто интересуется частным правом.</t>
   </si>
   <si>
     <t>978-5-534-16573-9</t>
   </si>
   <si>
     <t>67.404.5я723</t>
   </si>
   <si>
     <t>23.06.2016</t>
   </si>
   <si>
     <t>ОБЯЗАТЕЛЬСТВЕННОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Настоящая книга — учебный курс по теме «Обязательственные права» — подготовлена на базе глав учебника «Гражданское право». В ней раскрываются обязательственные, восстановительные и компенсационные правоотношения, правоотношения ожидания секундарные и корпоративные права. Книга предназначена для студентов юридических вузов и факультетов, обучающихся по специальности «Юриспруденция», может быть использована для самообразования лиц, не имеющих юридической специальности (экономистов, финансовых и банковских работников), а также будет полезна любым читателям, интересующимся гражданским правом.</t>
+    <t>Настоящая книга ? учебный курс по теме «Обязательственные права» ? подготов лена на базе глав учебника «Гражданское право». В ней раскрываются обязательственные, восстановительные и компенсационные правоотношения, правоотношения ожиданиясекундарные и корпоративные права. Книга предназначена для студентов юридических вузов и факультетов, обучающихся по специальности «Юриспруденция», может быть использована для самообразования лиц, не имеющих юридической специальности (экономистов, финансовых и банковских работников), а также будет полезна любым читателям, интересующимся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-00213-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>04.08.2014</t>
   </si>
   <si>
     <t>ОЧЕРКИ ВЕЩНОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Эта книга — законченное учение о вещных правах, построенное на критико-догматическим методе, которое не скоропалительно появилось, а постепенно было выращено, вызрело и отчасти уже апробировано. Одно дело — когда знания преподносятся подобно шедеврам ресторанной кулинарии «на тарелочке с голубой каемочкой», т.е. в виде готовых постулатов и догматов, как это обыкновенно делается в наших учебниках, и совсем другое — когда читатель приглашается на «кухню», где эти знания вырабатываются и приготовляются. Одно дело — простое запоминание того, к чему пришли твои предшественники, и совсем другое — наблюдение процесса постижения этих знаний, следование мыслью за аргументацией и контраргументацией соответствующих тезисов. Возможность участия в таком созидании — главное достоинство этой книги. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Читатель, который ознакомится с настоящей книгой, изучит специальный курс по тематике «Вещные права», т.е. соответствующую часть общего курса гражданского права. Эта книга — законченное учение о вещных правах, построенное на критико-догматическим методе, которое не скоропалительно появилось, а постепенно было выращено, вызрело и отчасти уже апробировано. Одно дело когда знания преподносятся подобно шедеврам ресторанной кулинарии «на тарелочке с голубой каемочкой», т.е. в виде готовых постулатов и догматов, как это обыкновенно делается в наших учебниках, и совсем другое когда читатель приглашается на «кухню», где эти знания вырабатываются и приготовляются. Одно дело простое запоминание того, к чему пришли твои предшественники, и совсем другое наблюдение процесса постижения этих знаний, следование мыслью за аргументацией и контраргументацией соответствующих тезисов. Возможность участия в таком созидании — главное достоинство этой книги.</t>
   </si>
   <si>
     <t>978-5-534-01059-6</t>
   </si>
   <si>
     <t>67.404.1я73</t>
   </si>
   <si>
     <t>24.08.2017</t>
   </si>
   <si>
     <t>ПАТРИАРХИ РОССИЙСКОГО ПРАВА. ИЗБРАННЫЕ ТРУДЫ РУССКИХ ПРАВОВЕДОВ КОНЦА XVIII – НАЧАЛА XIX ВЕКОВ. В 2 Т. ТОМ 2</t>
   </si>
   <si>
     <t>Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>Эта книга сборник первых печатных трудов русских правоведов, которые сегодня имеются далеко не во всех библиотеках и практически недоступны современному читателю. В первый том сборника включены труды Ф. Дильтея, А. Артемьева, В. Кукольника и Л. Цветаева. Во второй том вошли работы В. Ф. Вельяминова-Зернова, П. И. Дегая, А. И. Кранихфельда и П. Быкова. Оба тома содержат биографические справки по каждому из авторов. Все эти публикации стали основой для современной российской юридической науки, а потому ознакомление с ними будет актуально и для сегодняшних студентов.</t>
   </si>