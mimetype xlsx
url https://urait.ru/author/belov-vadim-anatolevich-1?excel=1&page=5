--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>