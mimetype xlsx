--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>