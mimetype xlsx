--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>15.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,81 +130,81 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>23.08.2017</t>
   </si>
   <si>
     <t>ПАТРИАРХИ РОССИЙСКОГО ПРАВА. ИЗБРАННЫЕ ТРУДЫ РУССКИХ ПРАВОВЕДОВ КОНЦА XVIII — НАЧАЛА XIX ВЕКОВ В 2 Т. ТОМ 1</t>
   </si>
   <si>
     <t>Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>Эта книга сборник первых печатных трудов русских правоведов, которые сегодня имеются далеко не во всех библиотеках и практически недоступны современному читателю. В первый том сборника включены труды Ф. Дильтея, А. Артемьева, В. Кукольника и Л. Цветаева. Во второй том вошли работы В. Ф. Вельяминова-Зернова, П. И. Дегая, А. И. Кранихфельда и П. Быкова. Оба тома содержат биографические справки по каждому из авторов. Все эти публикации стали основой для современной российской юридической науки, а потому ознакомление с ними будет актуально и для сегодняшних студентов.</t>
+    <t>Эта книга — сборник первых печатных трудов русских правоведов, которые сегодня имеются далеко не во всех библиотеках и практически недоступны современному читателю. В первый том сборника включены труды Ф. Дильтея, А. Артемьева, В. Кукольника и Л. Цветаева. Во второй том вошли работы В. Ф. Вельяминова-Зернова, П. И. Дегая, А. И. Кранихфельда и П. Быкова. Оба тома содержат биографические справки по каждому из авторов. Все эти публикации стали основой для современной российской юридической науки, а потому ознакомление с ними будет актуально и для сегодняшних студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04691-5, 978-5-534-04692-2</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.08.2016</t>
   </si>
   <si>
     <t>ПОНЯТИЕ И ВИДЫ ТОРГОВЫХ ДОГОВОРОВ. КУРС ЛЕКЦИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>В курсе лекций «Понятие и виды торговых договоров», который был прочитан в конце 2015 года на юридическом факультете МГУ им. М. В. Ломоносова известным специалистом по вопросам торгового (коммерческого) и гражданского права, доктором юридических наук, профессором кафедры коммерческого права и основ правоведения Вадимом Анатольевичем Беловым, освещаются содержательные и методологические вопросы установления общего понятия торговых договоров, рассматриваются основные положения российского законодательства о торговых договорах, а также их отдельные виды ? реализационные (купля-продажа, поставка, контрактация, мена), посреднические (поручение, комиссия, агентирование, дистрибуция, франчайзинг, особые виды продаж), вспомогательные (транспортные, страховые и договоры хранения) и организационные (на транспорте, предварительные, рамочные, опционные, абонентские). Учебное пособие может быть использовано как для освоения специального курса, так и для углубленного изучения общего курса торгового (коммерческого) права.</t>
+    <t>В курсе лекций «Понятие и виды торговых договоров», который был прочитан в конце 2015 года на юридическом факультете МГУ имени М. В. Ломоносова известным специалистом по вопросам торгового (коммерческого) и гражданского права, доктором юридических наук, профессором кафедры коммерческого права и основ правоведения Вадимом Анатольевичем Беловым, освещаются содержательные и методологические вопросы установления общего понятия торговых договоров, рассматриваются основные положения российского законодательства о торговых договорах, а также их отдельные виды ? реализационные (купля-продажа, поставка, контрактация, мена), посреднические (поручение, комиссия, агентирование, дистрибуция, франчайзинг, особые виды продаж), вспомогательные (транспортные, страховые и договоры хранения) и организационные (на транспорте, предварительные, рамочные, опционные, абонентские).</t>
   </si>
   <si>
     <t>978-5-534-00970-5</t>
   </si>
   <si>
     <t>67.404.2я73</t>
   </si>
   <si>
     <t>25.10.2023</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Белова В. А., Абросимовой Е.А.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>В учебнике рассматривается общая характеристика государства, права, представлены основы конституционного права Российской Федерации, правовое регулирование частных отношений, правовое обеспечение частных интересов граждан (в том числе семейное, наследственное, жилищное, трудовое право), а также правовое регулирование других видов отношений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Настоящий учебник адресован студентам высших учебных заведений неюридических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-18241-5</t>
   </si>
@@ -283,60 +283,60 @@
   <si>
     <t>978-5-534-21223-5</t>
   </si>
   <si>
     <t>06.09.2018</t>
   </si>
   <si>
     <t>СИСТЕМА ТОРГОВЫХ ДЕЙСТВИЙ. КРИТИКА ОСНОВНЫХ ПОНЯТИЙ ТОРГОВОГО ПРАВА</t>
   </si>
   <si>
     <t>Шершеневич Г. Ф. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>«Система торговых действий: критика основных понятий торгового права» — сочинение, которому сама судьба предначертала быть во многих отношениях первым. «Система» — и первое научное сочинение будущего корифея отечественной юриспруденции, его магистерская диссертация. Книга уже в самом своем названии отражает те парадоксальные выводы, к которым пришел молодой автор в самом начале изучения торгово-правовой проблематики и от которых он оттолкнулся затем в создании своего знаменитого «Курса ». Автор выстраивает систему торговых действий, критикует основные понятия торгового права, рассматривает вопрос, можно ли строить систему, ставя под сомнение те основные понятия, в которых системе приходится существовать?</t>
   </si>
   <si>
     <t>978-5-534-06715-6</t>
   </si>
   <si>
     <t>08.09.2022</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС. ТОМ I. ПОНЯТИЕ. ИСТОРИЯ. ИЗУЧЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (первый) том посвящен проблематике введения в курс торгового (коммерческого) права — его понятию, истории и научному изучению. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Настоящий (первый) том посвящен проблематике введения в курс торгового (коммерческого) права — его понятию, истории и научному изучению.</t>
   </si>
   <si>
     <t>978-5-534-15678-2, 978-5-534-15679-9</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС. ТОМ II. ИСТОЧНИКИ. КОММЕРСАНТЫ. ТОВАРЫ. КОНКУРЕНЦИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (второй) том освещает общую часть торгового (коммерческого) права — раскрывает понятия о его источниках, субъектах (коммерсантах), объектах (ценностях, в первую очередь, товарах), а также о важнейшем условии его действия и применения (конкуренции). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова — профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Настоящий (второй) том освещает общую часть торгового (коммерческого) права — раскрывает понятия о его источниках, субъектах (коммерсантах), объектах (ценностях, в первую очередь, товарах), а также о важнейшем условии его действия и применения (конкуренции).</t>
   </si>
   <si>
     <t>978-5-534-15680-5, 978-5-534-15679-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>