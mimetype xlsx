--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике рассматривается общая характеристика государства, права, представлены основы конституционного права Российской Федерации, правовое регулирование частных отношений, правовое обеспечение частных интересов граждан (в том числе семейное, наследственное, жилищное, трудовое право), а также правовое регулирование других видов отношений.</t>
   </si>
   <si>
     <t>978-5-534-18157-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>04.03.2014</t>
   </si>
   <si>
-    <t>ПРАКТИКА ПРИМЕНЕНИЯ ВЕКСЕЛЬНОГО ЗАКОНОДАТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ: ОПЫТ ОБОБЩЕНИЯ И НАУЧНО-ПРАКТИЧЕСКОГО КОММЕНТАРИЯ. Практическое пособие</t>
+    <t>ПРАКТИКА ПРИМЕНЕНИЯ ВЕКСЕЛЬНОГО ЗАКОНОДАТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
   </si>
   <si>
     <t>Бевзенко Р. С., Белов В. А. ; Под общ. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Профессиональные комментарии</t>
   </si>
   <si>
     <t>В издании представлен комментарий практики применения судами вексельного законодательства. Особое внимание уделено глобальным, спорным, неоднозначным или неоднообразно разрешаемым вопросам. Непосредственно предметом комментария стали акты Президиума и Пленума Высшего Арбитражного Суда РФ, а также окружных (кассационных) арбитражных судов. В целом было проанализировано около 25 тыс. судебных актов, благодаря которым удалось сформулировать ряд закономерностей развития вексельной арбитражной практики.</t>
   </si>
   <si>
     <t>978-5-9916-3529-5</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.11.2018</t>
   </si>
@@ -699,51 +699,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-opyt-obobscheniya-i-nauchno-prakticheskogo-kommentariya-532386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/patriarhi-rossiyskogo-prava-izbrannye-trudy-russkih-pravovedov-konca-xviii-nachala-xix-vekov-v-2-t-tom-1-563273" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ponyatie-i-vidy-torgovyh-dogovorov-kurs-lekciy-584354" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-586273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-587241" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/praktika-primeneniya-vekselnogo-zakonodatelstva-rossiyskoy-federacii-582847" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiyskaya-nauka-torgovogo-prava-v-ee-literaturnoy-istorii-materialy-k-bibliografii-rossiyskoy-kommercialistiki-586986" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/svod-pravil-new-lex-mercatoria-dogovornoe-i-obyazatelstvennoe-pravo-obschaya-chast-590482" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-torgovyh-deystviy-kritika-osnovnyh-ponyatiy-torgovogo-prava-563430" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-i-ponyatie-istoriya-izuchenie-589161" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/torgovoe-kommercheskoe-pravo-akademicheskiy-kurs-tom-ii-istochniki-kommersanty-tovary-konkurenciya-589163" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1202,69 +1202,69 @@
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.718</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>532386</v>
+        <v>582847</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>651</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="9">
         <v>2299.0</v>
       </c>
       <c r="M9" s="9">
         <v>2529.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>