--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>