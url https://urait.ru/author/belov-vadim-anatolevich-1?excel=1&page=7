--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>15.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,156 +133,156 @@
   <si>
     <t>19.01.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКАДЕМИЧЕСКИЙ КУРС.ТОРГОВЫЕ ДОГОВОРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Его методологической основой является функционально-практическое понимание предмета, т. е. трактовка торгового (коммерческого) права как отрасли частного права, регулирующей торговлю (коммерцию) в строгом (узком) смысле этого слова ? профессиональную деятельность по продвижению (доведению) товаров от производителей до потребителей. Издание предполагает рассмотрение предмета в такой его полноте и детализации, которые существенно превосходят требования действующих государственных стандартов высшего юридического образования и делают его сопоставимым с нашими классическими дореволюционными и лучшими иностранными руководствами по предмету. Настоящий (третий) том освещает общую часть учения о торговых (коммерческих) договорах; охватывает общее учение о торговых (коммерческих) договорах, а также освещает проблематику торгово-договорной дисциплины и торгово-преддоговорной и торгово-постдоговорной работы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
+    <t>Издание представляет собой первый опыт единоличного авторского академического курса современного торгового (коммерческого) права, выполненного на отечественном и иностранном нормативном, практическом и доктринальном материале. Настоящий (третий) том освещает общую часть учения о торговых (коммерческих) договорах; охватывает общее учение о торговых (коммерческих) договорах, а также освещает проблематику торгово-договорной дисциплины и торгово-преддоговорной и торгово-постдоговорной работы. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся гражданским и торговым правом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18584-3, 978-5-534-15679-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2019</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Белов В. А. [и др.] ; Под ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание охватывает широкий спектр теоретических и практических вопросов торгового (коммерческого) права, в том числе вопросов о его понятии, месте в системе права и соотношении с правом гражданским, подробно освещаются его историческая эволюция, составляющие и специфика, уделено значительное внимание классификации и сущности торговых договоров, изучаются отдельные, их наиболее распространенные и практически значимые виды, освещаются основные проблемы коммерческого арбитража и международного торгового права. Материал учебного пособия разделен на шестнадцать очерков, содержащих как теоретические (догматические и политико-правовые), так и практические сведения. Содержание не ограничено рамками одной концепции и отличается плюралистичностью представленных позиций. Для студентов, обучающихся по юридическим направлениям, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11576-5</t>
   </si>
   <si>
     <t>13.08.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 1. ДО ПЕРВОГО СВОДА ЗАКОНОВ РОССИЙСКОЙ ИМПЕРИИ (1832 Г.). Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (первая) книга включает в себя обзор источников, написанных и опубликованных до 1832 года. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (первая) книга включает в себя обзор источников, написанных и опубликованных до 1832 года.</t>
   </si>
   <si>
     <t>978-5-534-13129-1, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>20.08.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 2. В ПРЕДДВЕРИИ ПЕРВЫХ КОНЦЕПЦИЙ ЧАСТНОГО ТОРГОВОГО (КОММЕРЧЕСКОГО) ПРАВА (1832—1870). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (вторая) книга включает в себя обзор источников, написанных и опубликованных между 1832 г. и концом 1860-х — началом 1870-х гг. — временем формулирования у нас первых научных концепций торгового (коммерческого) права. Для студентов юридических вузов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (вторая) книга включает в себя обзор источников, написанных и опубликованных между 1832 г. и концом 1860-х — началом 1870-х гг. — временем формулирования у нас первых научных концепций торгового (коммерческого) права.</t>
   </si>
   <si>
     <t>978-5-534-13472-8, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>03.09.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 3. ЛЕШКОВ, ЦИТОВИЧ, МАЛЫШЕВ, ЗОЛОТАРЕВ, НЕРСЕСОВ, МАРТЕНС, ТАБАШНИКОВ, НОСЕНКО, ГЕЛЬБКЕ (1871—1884). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в-основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (третья) книга включает в себя обзор источников, написанных и опубликованных в период с 1871 по 1884 г. включительно, т. е. на этапе перехода от отдельных, разрозненных, брошенных между делом замечаний к становлению науки русского частного торгового права в строгом смысле этого слова. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в-основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (третья) книга включает в себя обзор источников, написанных и опубликованных в период с 1871 по 1884 г. включительно.</t>
   </si>
   <si>
     <t>978-5-534-13768-2, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>30.03.2021</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 4. БАРАЦ, ЦИТОВИЧ, НЕРСЕСОВ, БАШИЛОВ, ШЕРШЕНЕВИЧ, ГОЛЬМСТЕН, НОСЕНКО, ГАРЕЙС, ЗАГОРСКИЙ (1885 — 1893). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (четвертая) книга включает в себя обзор источников, написанных и опубликованных в период с 1885 по 1893 г. включительно. Именно на этом этапе (а) претерпевает кардинальные изменения российский Устав торговый; (б) начинается разработка единого гражданского (а по сути гражданско-торгового) уложения; (в) в научный оборот российской коммерциалистики входят переводы иностранных торговых законодательств, учебников и пособий, в том числе курса германского торгового права К. Гарейса. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, аспирантов и преподавателей юридических факультетов, а также всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии: значительное место в нем занимают цитированные составителем оригинальные тексты источников. Настоящая (четвертая) книга включает в себя обзор источников, написанных и опубликованных в период с 1885 по 1893 г. включительно.</t>
   </si>
   <si>
     <t>978-5-534-14304-1, 978-5-534-13838-2</t>
   </si>
   <si>
     <t>27.10.2022</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 5. УДИНЦЕВ, ГОЛЬМСТЕН, НЕРСЕСОВ, ПЕТРАЖИЦКИЙ, КАМИНКА, АЗАРЕВИЧ, НЕФЕДЬЕВ, БАРАЦ, ШЕРШЕНЕВИЧ (1893 — 1899). Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Настоящая (пятая) книга включает в себя обзор источников с 1893 по 1899 г. Эти пять с небольшим лет оказываются богаты на события. К продолжающим плодотворно трудиться на ниве нашей науки С. М. Барацу, А. Х. Гольмстену и Г. Ф. Шершеневичу присоединяются как новички — будущие коммерциалисты (В. А. Удинцев, А. И. Каминка и В. И. Адамо?вич) — так и «случайные гости», в частности, романист Д. И. Азаревич и теоретик Л. И. Петражицкий. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и другого характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-15815-1</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 6. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной литературы (оригинальной и переводной), содержащей сведения юридического, экономического, исторического, коммерческого и др. характера, которые могут быть полезны при современном изучении торгового (коммерческого) права. Пособие составлено по хронологическому принципу и охватывает весь период существования русской литературы — от глубокой древности до современности; его предметом являются в основном книги и брошюры, а также некоторые (наиболее крупные и значимые) журнальные и газетные публикации. Пособие заключает в себе элементы хрестоматии — цитированные составителем оригинальные тексты источников. Настоящая (шестая) книга включает в себя обзор источников с 1899 по 1901 г. В этот период печатается первое издание будущего образцового учебника по торговому праву Г. Ф. Шершеневича, второе издание лекций В. И. Адамо?вича, полные «канонические» лекции первого у нас курса торгового права, построенного на «предприятийной» парадигме, Е. А. Нефедьева, историческое исследование и конспекты лекций В. А. Удинцева, сборник биржевых обычаев А. С. Невзорова, начинают печататься «Коммерческая энциклопедия М. Ротшильда», «Очерки по торговому праву» П. П. Цитовича и будущий курс торгового права А. Ф. Фёдорова; выходят в свет многие другие классические произведения нашей коммерциалистики. Параллельно ведется дискуссия по вопросу об уместности кодификации торгового права в рамках проекта Гражданского уложения и издается множество таких трудов научного и публицистического характера, которые, не принадлежа к литературе торгового права в строгом смысле этого слова, тем не менее представляют значительную ценность для юристов-коммерциалистов (в частности, знаменитый труд В. И. Ленина «Развитие капитализма в России»). Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
+    <t>Настоящая (шестая) книга включает в себя обзор источников с 1899 по 1901 г. В этот период печатается первое издание будущего образцового учебника по торговому праву Г. Ф. Шершеневича, второе издание лекций В. И. Адамо?вича, полные «канонические» лекции первого у нас курса торгового права, построенного на «предприятийной» парадигме, Е. А. Нефедьева, историческое исследование и конспекты лекций В. А. Удинцева, сборник биржевых обычаев А. С. Невзорова, начинают печататься «Коммерческая энциклопедия М. Ротшильда», «Очерки по торговому праву» П. П. Цитовича и будущий курс торгового права А. Ф. Фёдорова; выходят в свет многие другие классические произведения нашей коммерциалистики. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-19576-7</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ЛИТЕРАТУРНАЯ ЭНЦИКЛОПЕДИЯ. КНИГА 7</t>
   </si>
   <si>
     <t xml:space="preserve"> В. А. Белов.</t>
   </si>
   <si>
     <t>Предлагаемое вниманию читателей учебное пособие представляет собой обзор отечественной юридической, экономической, исторической, коммерческой и т. д. литературы (оригинальной и переводной), заключающей в себе сведения, способные принести пользу современному юристу, изучающему торговое (коммерческое) право. Настоящая (седьмая) книга включает в себя обзор литературы, опубликованной с 1902 по 1904 г. — годы относительного спокойствия, уверенности и стабильности русской коммерциалистики. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся отечественным гражданским и торговым правом.</t>
   </si>
   <si>
     <t>978-5-534-21916-6</t>
   </si>
   <si>
     <t>21.07.2020</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: ОСНОВНЫЕ РОССИЙСКИЕ КОНЦЕПЦИИ (JURISPRUDENTIA MERCATORIA RUSSICA). Учебник для вузов</t>
   </si>