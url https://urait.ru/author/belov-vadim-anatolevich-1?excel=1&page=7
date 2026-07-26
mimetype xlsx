--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>