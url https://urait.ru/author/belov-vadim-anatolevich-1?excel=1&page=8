--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>22.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>