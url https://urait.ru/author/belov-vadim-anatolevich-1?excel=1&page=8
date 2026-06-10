--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>15.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,174 +133,174 @@
   <si>
     <t>19.09.2023</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРАВО. ЛЕКЦИИ РАЗНЫХ ЛЕТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Нерсесов Н. О. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой первое переиздание пяти учебных курсов торгового права, прочитанных его первым лектором и профессором Нерсесом Осиповичем Нерсесовым, а именно — 1) «Лекций по торговому праву» 1876/7 акад. г. с относящейся к ним программой; курсов «Торговое право», читанных 2) в 1885/6 акад. г., включающий в себя курс вексельного права; 3) в 1886/7 акад. г. с хронологически примыкающими к нему статьей «Основы торгового права» (1887), курсами вексельного права и торгового судопроизводства 1886/7 гг.; 4) в 1893 г. с дополняющими его курсами общей части обязательственного права, вексельного права, морского права и торгового судопроизводства 1892/3 гг. и 5) изданного посмертно в 1896 г. вместе с курсом вексельного права, под ред., с изм. и доп. ученика профессора — А. Г. Гусакова. Книга знакомит современных студентов с тем, как начиналось изучение торгового (коммерческого) права в Московском университете, позволяя проследить его эволюцию и развитие; в конце книги помещены материалы биобиблиографического и справочного характера. Большинство материалов, составляющих настоящую книгу, — как самих курсов лекций, так и иных, им сопутствующих — печатаются впервые (по рукописным и машинописным текстам). Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры, для аспирантов и преподавателей юридических факультетов, для всех, интересующихся торговым (коммерческим) правом.</t>
+    <t>Настоящая книга представляет собой первое переиздание пяти учебных курсов торгового права, прочитанных его первым лектором и профессором Нерсесом Осиповичем Нерсесовым, а именно — 1) «Лекций по торговому праву» 1876/7 акад. г. с относящейся к ним программой; курсов «Торговое право», читанных 2) в 1885/6 акад. г., включающий в себя курс вексельного права; 3) в 1886/7 акад. г. с хронологически примыкающими к нему статьей «Основы торгового права» (1887), курсами вексельного права и торгового судопроизводства 1886/7 гг.; 4) в 1893 г. с дополняющими его курсами общей части обязательственного права, вексельного права, морского права и торгового судопроизводства 1892/3 гг. и 5) изданного посмертно в 1896 г. вместе с курсом вексельного права, под ред., с изм. и доп. ученика профессора — А. Г. Гусакова. Для студентов юридических вузов и факультетов/</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17635-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.07.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРАВО. ТОРГОВЫЙ И КОНКУРСНЫЙ ПРОЦЕСС. Учебник для вузов</t>
   </si>
   <si>
     <t>Нефедьев Е. А. ; под науч. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Книга продолжает знакомить современных студентов с традициями преподавания торгового (коммерческого) права в Московском университете, позволяя проследить его эволюцию и развитие; по предваряющему ее обширному предисловию составителя читатели смогут составить себе полное представление об отличительных особенностях торгово-правовых взглядов профессора Нефедьева и его личном вкладе в развитие российской коммерциалистики; к книге приложен указатель трудов профессора Нефедьева. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся торговым (коммерческим) правом.</t>
+    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов.</t>
   </si>
   <si>
     <t>978-5-534-19671-9</t>
   </si>
   <si>
     <t>24.09.2015</t>
   </si>
   <si>
     <t>УЧЕБНИК ТОРГОВОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Шершеневич Г. Ф. ; Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Учебник известного цивилиста Габриэля Феликсовича Шершеневича (1863 1912) является классическим произведением периода высшего развития российского права. Актуальность настоящей работы состоит прежде всего в том, что с ее помощью можно разобраться в существе и даже в форме ведущихся сейчас дискуссий на тему о необходимости развития самостоятельного (предпринимательского, коммерческого) права и принятия специального Торгового кодекса, а также в содержании основных понятий и институтов этой правовой отрасли. Безусловно важное значение учебник имеет для студентов-юристов, прежде всего, в отсутствие современной столь же глубокой и фундаментальной литературы по торговому (коммерческому) праву. Здесь они могут войти в мир глубоко продуманных и практически опробованных понятий и конструкций, воспринять суть многих традиционных институтов торгового (коммерческого) оборота.</t>
   </si>
   <si>
     <t>978-5-534-08331-6</t>
   </si>
   <si>
     <t>67.99(2)94</t>
   </si>
   <si>
     <t>17.11.2017</t>
   </si>
   <si>
     <t>ЦЕННЫЕ БУМАГИ В КОММЕРЧЕСКОМ ОБОРОТЕ: КУРС ЛЕКЦИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Белов В. А.</t>
   </si>
   <si>
-    <t>Предлагаемое читателям учебное пособие представляет собой запись научно-популярных лекций по курсу «Ценные бумаги в коммерческом обороте», прочитанному доктором юридических наук, профессором Вадимом Анатольевичем Беловым в 2015?2016 и 2016?2017 учебных годах магистрантам кафедры коммерческого права и основ правоведения юридического факультета МГУ имени М. В. Ломоносова. В рамках первой половины курса разбираются общие положения о ценных бумагах с учетом особенностей их применения в коммерческом обороте современной России; во второй ? рассматриваются основные виды ценных бумаг, используемых в коммерческой деятельности: векселя, чеки, товарораспорядительные документы.</t>
+    <t>Предлагаемое читателям учебное пособие представляет собой запись научно-популярных лекций по курсу «Ценные бумаги в коммерческом обороте», прочитанному доктором юридических наук, профессором Вадимом Анатольевичем Беловым в 2015/2016 и 2016/2017 учебных годах магистрантам кафедры коммерческого права и основ правоведения юридического факультета МГУ имени М. В. Ломоносова. В рамках первой половины курса разбираются общие положения о ценных бумагах с учетом особенностей их применения в коммерческом обороте современной России; во второй рассматриваются основные виды ценных бумаг, используемых в коммерческой деятельности: векселя, чеки, товарораспорядительные документы.</t>
   </si>
   <si>
     <t>978-5-534-05424-8</t>
   </si>
   <si>
     <t>18.06.2019</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 1. ОБЩАЯ ЧАСТЬ. ПРОБЛЕМЫ УЧЕНИЯ ОБ АБСОЛЮТНЫХ ПРАВАХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. Первый том включает в себя работы, посвященные общим проблемам частного права, ценным бумагам, сделкам и договорам, а также вопросам вещного и наследственного права.</t>
   </si>
   <si>
     <t>978-5-534-11083-8, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 2. ПРОБЛЕМЫ ОБЯЗАТЕЛЬСТВЕННОГО И ДОГОВОРНОГО ПРАВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. Второй том включает в себя статьи об обязательственном и цессионном праве.</t>
   </si>
   <si>
     <t>978-5-534-11085-2, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>ЧАСТНОЕ ПРАВО. МАТЕРИАЛЫ ДЛЯ ИЗУЧЕНИЯ В 3 Т. ТОМ 3. КОНКУРЕНТНОЕ ПРАВО. МЕТОДОЛОГИЯ И МЕТОДИКА. РАЗНЫЕ ПРОИЗВЕДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой сборник наиболее популярных и актуальных статей доктора юридических наук, профессора В. А. Белова, до сих пор существовавших только в форме журнальных публикаций. Материалы книги содержат труды по разнообразным проблемам частного права: от общетеоретических вопросов до отдельных аспектов цивилистики, и расположены в соответствии с систематикой гражданского права. В третий том вошли работы, посвященные конкурентному праву, методологии научных исследований в юриспруденции и проблемам критики.</t>
   </si>
   <si>
     <t>978-5-534-11086-9, 978-5-534-11084-5</t>
   </si>
   <si>
     <t>07.10.2019</t>
   </si>
   <si>
     <t>ЧТО ИЗМЕНИЛОСЬ В ГРАЖДАНСКОМ КОДЕКСЕ? 4-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Профессиональные комментарии</t>
   </si>
   <si>
-    <t>В пособии, подготовленном известным ученым, специалистом в области гражданского и торгового права, доктором юридических наук, профессором юридического факультета Московского государственного университета имени М. В. Ломоносова, рассказывается о тех многочисленных изменениях и дополнениях, что были внесены в Гражданский кодекс Российской Федерации в период с конца 2012 по март 2019 г. Материал представлен в хронологическом порядке и приурочен к федеральным законам, внесшим соответствующие изменения и дополнения. Пособие избавит читателей от необходимости самостоятельного сравнения «старой» и «новой» редакций интересующих норм Кодекса, а также «отсеивания» изменений весьма многочисленных, но содержательно не слишком существенных, поможет сосредоточиться на изучении того, что составляет действительно важные, принципиальные различия. Пособие окажет существенную помощь в изучении норм обновленного Гражданского кодекса Российской Федерации, а потому будет интересно широкому кругу читателей, интересующихся гражданским правом.</t>
+    <t>В пособии, подготовленном известным ученым, специалистом в области гражданского и торгового права, рассказывается о тех многочисленных изменениях и дополнениях, которые были внесены в Гражданский кодекс Российской Федерации в период с конца 2012 по март 2019 г. Материал представлен в хронологическом порядке и приурочен к федеральным законам, внесшим соответствующие изменения и дополнения. Пособие избавит читателей от необходимости самостоятельного сравнения «старой» и «новой» редакций интересующих норм Кодекса, а также «отсеивания» изменений весьма многочисленных, но содержательно не слишком существенных, поможет сосредоточиться на изучении того, что составляет действительно важные, принципиальные различия. Пособие окажет существенную помощь в изучении норм обновленного Гражданского кодекса Российской Федерации, а потому будет интересно широкому кругу читателей, интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-12019-6</t>
   </si>
   <si>
     <t>11.07.2016</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ФАКТЫ В ГРАЖДАНСКОМ ПРАВЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его второй модуль. Он посвящен изучению юридических фактов в гражданском праве — правомерных (сделок, в том числе договоров, корпоративных актов и актов публичной власти) и неправомерных действий (правонарушений, недействительных актов и др.), юридических поступков и событий.</t>
+    <t>Настоящая книга представляет собой отдельное издание одного из разделов авторского учебника по гражданскому праву В. А. Белова — доктора юридических наук, профессора кафедры коммерческого права и основ правоведения Московского государственного университета имени М. В. Ломоносова — его второй модуль. Он посвящен изучению юридических фактов в гражданском праве — правомерных (сделок, в т.ч. договоров, корпоративных актов и актов публичной власти) и неправомерных действий (правонарушений, недействительных актов и др.), юридических поступков и событий.</t>
   </si>
   <si>
     <t>978-5-534-00651-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>