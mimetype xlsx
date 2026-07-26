--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>