--- v3 (2026-05-22)
+++ v4 (2026-07-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+  <si>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,92 +133,89 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Комарова И.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки. В настоящем издании учебника изменена его структура за счет добавления новых тем. Вместе с тем авторский стиль изложения не изменен, что помогает обучающимся разбираться в сложных вопросах материала. Контроль над полученными знаниями обеспечивают контрольные вопросы, расположенные за каждой темой. Там же предложены примерные темы магистерских диссертаций, обусловленные требованиями актуальности и практической значимости. Эти темы помогут магистранту сориентироваться в выборе направления научно-исследовательской квалификационной работы и сделать первые шаги к серьёзной научной деятельности по изучению проблем, обусловленных борьбой с преступностью. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18558-4</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 3. КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Егоров Н. Н., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова.</t>
+    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
   </si>
   <si>
     <t>978-5-534-08834-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 5. МЕТОДИКА РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-08441-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>57.52я73</t>
   </si>
   <si>
     <t>04.12.2012</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Драпкин Л. Я.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Учебник написан с учетом многолетнего опыта практической деятельности и новейших тенденций развития криминалистики. Достоинством издания является разработка ряда тем, которые почти не освещаются в других подобных изданиях. Учебник состоит из четырех разделов: теоретические основы криминалистики, криминалистическая техника, криминалистическая тактика и методика расследования отдельных видов преступлений. Контрольные вопросы и задания после глав, а также примеры, схемы и иллюстрации помогут читателю усвоить материал и применить полученные знания на практике.</t>
   </si>
   <si>
     <t>978-5-534-17704-6</t>
   </si>
   <si>
     <t>60*90/16</t>
@@ -301,51 +298,51 @@
   <si>
     <t>27.09.2019</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКОЕ ВЗРЫВОВЕДЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Беляков А. А.</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются основные положения криминалистического взрывоведения как теории и методики выявления и расследования преступлений, связанных со взрывами. Определяется его структура, раскрывается содержание, научные и правовые основы, определяется место в системе криминалистики. Выявляются внутренние и внешние связи, а также приводятся классификации основных понятий. Разработаны основы выявления и расследования преступлений, связанных с применением взрывчатых веществ и взрывных устройств. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, курсантов и слушателей юридических вузов, изучающих криминалистику. Также пособие может быть полезным для преподавателей и практических работников правоохранительных органов, занимающихся расследованием преступлений, совершаемых с использованием оружия и взрывных устройств.</t>
   </si>
   <si>
     <t>978-5-534-11920-6</t>
   </si>
   <si>
     <t>05.04.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКОЕ ОРУЖИЕВЕДЕНИЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бирюков В. В., Беляков А. А. ; Под общ. ред. Бирюкова В. В.</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются основные положения криминалистического оружиеведения. Приведены основные понятия и система криминалистического учения о холодном и огнестрельном оружии, а также криминалистического взрывоведения. Рассмотрены основные классификации оружия и боеприпасов, взрывчатых веществ и взрывных устройств. Соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Для студентов, курсантов и слушателей юридических вузов, изучающих криминалистику. Также пособие может быть полезно преподавателям и практическим работникам правоохранительных органов, занимающимся расследованием преступлений, совершаемых с использованием оружия и взрывных устройств.</t>
+    <t>В учебном пособии рассматриваются основные положения криминалистического оружиеведения. Приведены основные понятия и система криминалистического учения о холодном и огнестрельном оружии, а также криминалистического взрывоведения. Рассмотрены основные классификации оружия и боеприпасов, взрывчатых веществ и взрывных устройств.</t>
   </si>
   <si>
     <t>978-5-534-17816-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1121,687 +1118,687 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1349.0</v>
       </c>
       <c r="M7" s="9">
         <v>1479.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.413</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584380</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>230</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1039.0</v>
       </c>
       <c r="M8" s="9">
         <v>1139.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Y8" s="8">
         <v>0.318</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>561729</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>391</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1639.0</v>
       </c>
       <c r="M9" s="9">
         <v>1799.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Y9" s="8">
         <v>0.473</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584379</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>246</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1099.0</v>
       </c>
       <c r="M10" s="9">
         <v>1209.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Y10" s="8">
         <v>0.333</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>560515</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>414</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2149.0</v>
       </c>
       <c r="M11" s="9">
         <v>2359.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.622</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>561007</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>414</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2149.0</v>
       </c>
       <c r="M12" s="9">
         <v>2359.0</v>
       </c>
       <c r="N12" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="6" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.622</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>560959</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>386</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1619.0</v>
       </c>
       <c r="M13" s="9">
         <v>1779.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Y13" s="8">
         <v>0.469</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583765</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>175</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>839.0</v>
       </c>
       <c r="M14" s="9">
         <v>919.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Y14" s="8">
         <v>0.265</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>587043</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>242</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1349.0</v>
       </c>
       <c r="M15" s="9">
         <v>1479.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.413</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>586128</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>241</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1349.0</v>
       </c>
       <c r="M16" s="9">
         <v>1479.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.412</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>