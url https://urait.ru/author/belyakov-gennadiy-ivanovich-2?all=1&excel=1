--- v1 (2026-03-14)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>