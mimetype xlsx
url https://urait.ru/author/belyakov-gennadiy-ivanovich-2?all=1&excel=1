--- v2 (2026-05-03)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
-[...1 lines deleted...]
-    <t>03.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,144 +187,141 @@
   <si>
     <t>В курс включены материалы, составляющие практическую суть организации работ по безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне и защите от терроризма. Материал второго издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16723-8</t>
   </si>
   <si>
     <t>68.9я73</t>
   </si>
   <si>
     <t>ГРАЖДАНСКАЯ ОБОРОНА. Учебник для СПО</t>
   </si>
   <si>
     <t>В курс включены материалы, составляющие практическую суть организации работ по безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне и защите от терроризма. Все материалы в тексте основаны на последних требованиях нормативных правовых актов по данным направлениям защиты. Курс содержит большое количество фотоиллюстраций, помогающих лучше понимать текст. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по инженерно-техническим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-17175-4</t>
   </si>
   <si>
     <t>22.03.2023</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ РАБОТ ПО ОХРАНЕ ТРУДА И ПРОИЗВОДСТВЕННАЯ САНИТАРИЯ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрены организационно-правовые вопросы охраны труда, производственная санитария. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Данный курс включает разделы «Организация работ по охране труда», «Производственная санитария». К каждому разделу составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Также включены материалы справочного характера. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов всех специальностей и направлений подготовки. Курс может быть использован руководителями и специалистами по охране труда предприятий всех отраслей для практической организации работ по охране труда, для профессиональной переподготовки специалистов по охране труда.</t>
+    <t>В курсе рассмотрены организационно-правовые вопросы охраны труда, производственная санитария. Данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов всех специальностей и направлений подготовки. Курс может быть использован руководителями и специалистами по охране труда предприятий всех отраслей для практической организации работ по охране труда, для профессиональной переподготовки специалистов по охране труда.</t>
   </si>
   <si>
     <t>978-5-534-15976-9</t>
   </si>
   <si>
     <t>22.08.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ОБЕСПЕЧЕНИЯ ЖИЗНЕДЕЯТЕЛЬНОСТИ И ВЫЖИВАНИЕ В ЧРЕЗВЫЧАЙНЫХ СИТУАЦИЯХ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы электробезопасности, пожарной безопасности, защиты от чрезвычайных ситуаций, оказания первой помощи пострадавшим. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал четвертого издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по данным направлениям защиты. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным направлениям, а также для руководителей и специалистов предприятий всех отраслей, интересующихся вопросами практической организации работ по охране труда и пожарной безопасности.</t>
+    <t>В курсе рассмотрены вопросы электробезопасности, пожарной безопасности, защиты от чрезвычайных ситуаций, оказания первой помощи пострадавшим. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал четвертого издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по данным направлениям защиты. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст.</t>
   </si>
   <si>
     <t>978-5-534-17728-2</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА И ТЕХНИКА БЕЗОПАСНОСТИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрены организационно-правовые вопросы охраны труда, техника безопасности, пожарная безопасность. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. К каждому разделу составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. В курс также включены материалы справочного характера. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов всех специальностей и направлений подготовки. Он будет полезен преподавателям дисциплин «Охрана труда» и «Безопасность жизнедеятельности» вузов и средних специальных учебных заведений, а также может быть использован обучающими организациями для профессиональной переподготовки специалистов по охране труда, обучения руководителей и специалистов организаций.</t>
+    <t>В курсе рассмотрены организационно-правовые вопросы охраны труда, техника безопасности, пожарная безопасность. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. К каждому разделу составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. В курс также включены материалы справочного характера.</t>
   </si>
   <si>
     <t>978-5-534-16697-2</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА И ТЕХНИКА БЕЗОПАСНОСТИ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены организационно-правовые вопросы охраны труда, техника безопасности, пожарная безопасность. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. К каждому разделу составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. В курс также включены материалы справочного характера. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов всех специальностей и направлений подготовки. Он будет полезен преподавателям дисциплин «Охрана труда» и «Безопасность жизнедеятельности» средних специальных учебных заведений, а также может быть использован обучающими организациями для профессиональной переподготовки специалистов по охране труда, обучения руководителей и специалистов организаций.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17697-1</t>
   </si>
   <si>
     <t>ПОЖАРНАЯ БЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы пожарной безопасности. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал второго издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по пожарной безопасности. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами пожарной безопасности.</t>
+    <t>В курсе рассмотрены вопросы пожарной безопасности. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал второго издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по пожарной безопасности. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст.</t>
   </si>
   <si>
     <t>978-5-534-17042-9</t>
   </si>
   <si>
     <t>ПОЖАРНАЯ БЕЗОПАСНОСТЬ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы пожарной безопасности. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал третьего издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по пожарной безопасности. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами пожарной безопасности.</t>
+    <t>В курсе рассмотрены вопросы пожарной безопасности. Автор имеет многолетний практический опыт, связанный с надзором и контролем состояния охраны труда на предприятиях, поэтому данный курс при наличии исчерпывающего теоретического материала снабжен реальными примерами из надзорной практики, анализом допускаемых нарушений, примерами несчастных случаев. Курс написан в полном соответствии с требованиями действующих нормативных документов, технических регламентов, СанПиНов, ГОСТов. Составлены контрольные вопросы, которые помогут студентам проверить усвоение материала. Материал третьего издания сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. В курс включены дополнительные материалы, составляющие практическую суть организации работ по пожарной безопасности. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст.</t>
   </si>
   <si>
     <t>978-5-534-17690-2</t>
   </si>
   <si>
     <t>18.07.2023</t>
   </si>
   <si>
     <t>ПОЖАРНАЯ БЕЗОПАСНОСТЬ, БЕЗОПАСНОСТЬ В ЧРЕЗВЫЧАЙНЫХ СИТУАЦИЯХ И ОКАЗАНИЕ ПЕРВОЙ ПОМОЩИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данное издание является третьей частью комплекта из трех курсов по дисциплине «Безопасность жизнедеятельности» и включает разделы «Пожарная безопасность», «Безопасность жизнедеятельности в чрезвычайных ситуациях», «Гражданская оборона», «Защита от терроризма», «Первая помощь пострадавшим при несчастных случаях». Материал пятого издания по сравнению с четвертым изданием сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. Учтены новые требования по вопросам пожарной безопасности, защиты от чрезвычайных ситуаций, гражданской обороны, защиты от терроризма, оказания первой помощи пострадавшим. В курс включены дополнительные материалы, составляющие практическую суть организации работ по данным направлениям защиты. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших и средних профессиональных учебных заведений всех специальностей и направлений подготовки. Курс может быть использован руководителями и специалистами по охране труда предприятий всех отраслей для практической организации работ по охране труда, для профессиональной переподготовки специалистов по охране труда.</t>
+    <t>Данное издание является третьей частью комплекта из трех курсов по дисциплине «Безопасность жизнедеятельности» и включает разделы «Пожарная безопасность», «Безопасность жизнедеятельности в чрезвычайных ситуациях», «Гражданская оборона», «Защита от терроризма», «Первая помощь пострадавшим при несчастных случаях». Материал пятого издания по сравнению с четвертым изданием сильно переработан в связи с выходом и вступлением в силу большого количества новых нормативных правовых актов. Учтены новые требования по вопросам пожарной безопасности, защиты от чрезвычайных ситуаций, гражданской обороны, защиты от терроризма, оказания первой помощи пострадавшим. В курс включены дополнительные материалы, составляющие практическую суть организации работ по данным направлениям защиты. Обновлено большое количество фотоиллюстраций, помогающих лучше понимать текст.</t>
   </si>
   <si>
     <t>978-5-534-16721-4</t>
   </si>
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>ТЕХНИКА БЕЗОПАСНОСТИ И ЭЛЕКТРОБЕЗОПАСНОСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данное издание является второй частью комплекта из трех курсов по дисциплине «Безопасность жизнедеятельности» и включает разделы «Техника безопасности» и «Электробезопасность», а также фото, показывающие нарушения требований охраны труда. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по охране труда, пожарной безопасности, безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне, защите от терроризма и оказания первой помощи при несчастных случаях. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Очень широко в виде самостоятельного большого раздела представлены вопросы электробезопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших и средних профессиональных учебных заведений всех специальностей и направлений подготовки, для руководителей и специалистов по охране труда предприятий всех отраслей для практической организации работ по охране труда, для профессиональной переподготовки специалистов по охране труда.</t>
+    <t>Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по охране труда, пожарной безопасности, безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне, защите от терроризма и оказания первой помощи при несчастных случаях. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Очень широко в виде самостоятельного большого раздела представлены вопросы электробезопасности.</t>
   </si>
   <si>
     <t>978-5-534-16509-8</t>
   </si>
   <si>
     <t>17.08.2023</t>
   </si>
   <si>
     <t>ЭЛЕКТРОБЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений всех направлений бакалавриата. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами электробезопасности.</t>
   </si>
   <si>
     <t>978-5-534-17192-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОБЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования всех направлений и специальностей. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами электробезопасности.</t>
+    <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики.</t>
   </si>
   <si>
     <t>978-5-534-17193-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1380,477 +1377,477 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>3219.0</v>
       </c>
       <c r="M11" s="9">
         <v>3539.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.907</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583892</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>282</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L12" s="9">
         <v>1539.0</v>
       </c>
       <c r="M12" s="9">
         <v>1689.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.462</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>583893</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>283</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="9">
         <v>1539.0</v>
       </c>
       <c r="M13" s="9">
         <v>1689.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.463</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588044</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>529</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L14" s="9">
         <v>2679.0</v>
       </c>
       <c r="M14" s="9">
         <v>2949.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.761</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>583390</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>683</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2989.0</v>
       </c>
       <c r="M15" s="9">
         <v>3289.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.839</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>583894</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>201</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L16" s="9">
         <v>1159.0</v>
       </c>
       <c r="M16" s="9">
         <v>1269.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.364</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>583895</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>202</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L17" s="9">
         <v>1169.0</v>
       </c>
       <c r="M17" s="9">
         <v>1289.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.365</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>