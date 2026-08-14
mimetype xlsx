--- v3 (2026-06-23)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>