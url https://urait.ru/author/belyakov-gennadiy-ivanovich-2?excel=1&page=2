--- v1 (2026-03-14)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>