--- v2 (2026-05-03)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>ТЕХНИКА БЕЗОПАСНОСТИ И ЭЛЕКТРОБЕЗОПАСНОСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Беляков Г. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>Данное издание является второй частью комплекта из трех курсов по дисциплине «Безопасность жизнедеятельности» и включает разделы «Техника безопасности» и «Электробезопасность», а также фото, показывающие нарушения требований охраны труда. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по охране труда, пожарной безопасности, безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне, защите от терроризма и оказания первой помощи при несчастных случаях. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Очень широко в виде самостоятельного большого раздела представлены вопросы электробезопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших и средних профессиональных учебных заведений всех специальностей и направлений подготовки, для руководителей и специалистов по охране труда предприятий всех отраслей для практической организации работ по охране труда, для профессиональной переподготовки специалистов по охране труда.</t>
+    <t>Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по охране труда, пожарной безопасности, безопасности при чрезвычайных ситуациях, организации работ по гражданской обороне, защите от терроризма и оказания первой помощи при несчастных случаях. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Очень широко в виде самостоятельного большого раздела представлены вопросы электробезопасности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16509-8</t>
   </si>
   <si>
     <t>68.9я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.08.2023</t>
   </si>
   <si>
     <t>ЭЛЕКТРОБЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений всех направлений бакалавриата. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами электробезопасности.</t>
   </si>
   <si>
     <t>978-5-534-17192-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОБЕЗОПАСНОСТЬ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования всех направлений и специальностей. Может использоваться руководителями и специалистами предприятий всех отраслей, интересующимися вопросами электробезопасности.</t>
+    <t>В курсе рассмотрены вопросы электробезопасности. Содержание курса значительно расширено, дополнено новыми темами, большим количеством фотоиллюстраций. В него включены дополнительные материалы, составляющие практическую суть организации работ по электробезопасности. Все материалы в тексте основаны на требованиях нормативных правовых актов, напрямую влияющих на снижение травматизма, профессиональных заболеваний. По-новому с учетом последних нормативных правовых актов описаны вопросы безопасной эксплуатации различного производственного оборудования, технологических процессов в большом количестве отраслей экономики.</t>
   </si>
   <si>
     <t>978-5-534-17193-8</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>