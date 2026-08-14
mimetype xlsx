--- v3 (2026-06-23)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>