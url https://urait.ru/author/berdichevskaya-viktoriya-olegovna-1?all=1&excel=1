--- v1 (2026-02-08)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>08.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>27.10.2023</t>
-[...2 lines deleted...]
-    <t>УЧЕТ ЗАТРАТ НА ПРОИЗВОДСТВО И РЕАЛИЗАЦИЮ ПРОДУКЦИИ И КАЛЬКУЛИРОВАНИЕ СЕБЕСТОИМОСТИ ПРОДУКЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>Учет затрат на производство и калькулирование себестоимости продукции 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бердичевская В. О.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>В пособии рассматривается формирование в системе бухгалтерского учета информации, необходимой руководству предприятием для принятия обоснованных управленческих решений в регулировании одного из самых важных показателей деятельности коммерческих организаций затрат на производство и реализацию продукции (работ, услуг). Рассматриваемый раздел бухгалтерского учета в наименьшей мере подвержен государственному регулированию, поэтому построение системы учета затрат на производство коммерческие предприятия вынуждены организовывать самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Содержание пособия представляет интерес не только для обучающихся по экономическим специальностям, но для лиц, на которых возложено информационное обеспечение управления затратами на действующих предприятиях.</t>
+    <t>Курс формирует у студентов профессиональные компетенции в области управленческого и финансового учета. В программе рассматриваются современные системы учета затрат, классификация расходов, методика калькулирования себестоимости и ее отраслевая специфика (строительство, сельское хозяйство). Практическая часть включает интерактивные кейсы и тесты по учету прямых и накладных расходов, распределению затрат вспомогательных производств и расчету себестоимости. Результат обучения — способность организовать эффективный учет для принятия управленческих решений и повышения рентабельности бизнеса. Курс актуален для студентов бакалавриата, специалитета и магистратуры экономических и управленческих направлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-17967-5</t>
+    <t>978-5-534-21983-8</t>
   </si>
   <si>
     <t>65.052.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchet-zatrat-na-proizvodstvo-i-realizaciyu-produkcii-i-kalkulirovanie-sebestoimosti-produkcii-588735" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchet-zatrat-na-proizvodstvo-i-kalkulirovanie-sebestoimosti-produkcii-599121" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,115 +774,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588735</v>
+        <v>599121</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>779.0</v>
+        <v>719.0</v>
       </c>
       <c r="M5" s="9">
-        <v>859.0</v>
+        <v>789.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.195</v>
+        <v>0.177</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>