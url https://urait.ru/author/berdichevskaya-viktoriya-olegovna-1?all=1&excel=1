--- v2 (2026-04-10)
+++ v3 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>11.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -795,94 +795,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>599121</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>719.0</v>
+        <v>699.0</v>
       </c>
       <c r="M5" s="9">
-        <v>789.0</v>
+        <v>769.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.177</v>
+        <v>0.17</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>