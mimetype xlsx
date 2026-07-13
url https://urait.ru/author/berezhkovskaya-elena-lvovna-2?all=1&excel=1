--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.02.2021</t>
   </si>
   <si>
     <t>КУЛЬТУРНО-ИСТОРИЧЕСКАЯ ПСИХОЛОГИЯ РАЗВИТИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бережковская Е. Л.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
-    <t>Курс построен на основе работ Л. С. Выготского «Проблема возраста», «Младенческий возраст», «Кризис первого года жизни», «Ранний возраст», «Кризис трех лет», «Кризис семи лет», «Игра и ее роль в психическом развитии», «Предыстория письменной речи», «К вопросу о многоязычии в детском возрасте», «Орудие и знак в развитии ребенка», «Обучение и развитие в дошкольном возрасте», «Воображение и творчество в детском возрасте», «Мышление и речь» и других, а также на основе современных работ учеников и последователей Льва Семеновича. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов педагогических и психолого-педагогических специальностей (бакалавриат, магистратура, среднее специальное образование), для родителей и будущих родителей. Для широкого круга читателей, интересующихся детским развитием.</t>
+    <t>Учебное пособие построено на основе работ Л.С. Выготского «Проблема возраста», «Младенческий возраст», «Кризис первого года жизни», «Ранний возраст», «Кризис трёх лет», «Кризис семи лет», «Игра и ее роль в психическом развитии», «Предыстория письменной речи», «К вопросу о многоязычии в детском возрасте», «Орудие и знак в развитии ребенка», «Обучение и развитие в дошкольном возрасте», «Воображение и творчество в детском возрасте», «Мышление и речь» и других, а также на основе современных работ учеников и последователей Льва Семеновича. Для студентов педагогических и психолого-педагогических специальностей (бакалавриат, магистратура, среднее специальное образование), для родителей и будущих родителей. Для широкого круга читателей, интересующихся детским развитием.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14190-0</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РАЗВИТИЯ И ВОЗРАСТНАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Предлагаемый курс призван помочь студентам заполнить некоторые «белые пятна», нередко остающиеся у них при освоении дисциплины «Психология развития. Возрастная психология». Изложение материала построено на основе работ, выполненных в рамках культурно-исторической психологии развития Л. С. Выготского, но сама эта теория в курсе не обсуждается. Она, оставаясь за скобками рассмотрения, является основой, на которой построен весь анализ детского развития. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для использования при преподавании дисциплины «Психология развития. Возрастная психология» в качестве дополнительного.</t>
   </si>