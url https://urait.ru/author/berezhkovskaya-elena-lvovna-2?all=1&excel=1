--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -816,54 +816,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>616</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2169.0</v>
+        <v>2279.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2389.0</v>
+        <v>2509.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -886,54 +886,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>357</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1659.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>