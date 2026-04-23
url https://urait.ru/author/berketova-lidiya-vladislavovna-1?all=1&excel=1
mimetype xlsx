--- v2 (2026-03-05)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>05.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>