--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>03.04.2023</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ПИТАНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Васильева И. В., Беркетова Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>В учебном курсе рассмотрены не только все классические базовые представления о физиологии питания и биологической ценности основных пищевых веществ, но и представлены новые научные данные о физиологии пищеварения, обмене веществ в организме человека, физиологических свойствах и пищевой ценности различных пищевых веществ. Особое внимание обращается на изучение нормативной документации, содержащей актуальные научно обоснованные рекомендации питания населения для различных групп населения Российской Федерации. Учебник включает разнообразные практические задания, проверочные тесты, темы для рефератов и докладов, а также вопросы для самопроверки. Несмотря на значительный объем рассмотренных вопросов, материал преподносится в компактном и концентрированном виде, в работе широко используются возможности демонстрационного материала (таблиц, схем, рисунков), что позволяет легко воспринимать представленные данные. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению подготовки «Технология продукции и организация общественного питания» (квалификация «бакалавр»). Также может быть рекомендован для студентов среднего профессионального образования, обучающихся по специальности «Технология продукции общественного питания» (квалификация «техник-технолог»), для преподавателей, аспирантов и практических работников.</t>
+    <t>В данном учебнике рассмотрены не только все классические базовые представления о физиологии питания и биологической ценности основных пищевых веществ, но и представлены новые научные данные о физиологии пищеварения, обмене веществ в организме человека, физиологических свойствах и пищевой ценности различных пищевых веществ. Особое внимание обращается на изучение нормативной документации, содержащей актуальные научно обоснованные рекомендации питания населения для различных групп населения Российской Федерации. Учебник включает разнообразные практические задания, проверочные тесты, темы для рефератов и докладов, а также вопросы для самопроверки. Несмотря на значительный объем рассмотренных вопросов, материал преподносится в компактном и концентрированном виде, в работе широко используются возможности демонстрационного материала (таблиц, схем, рисунков), что позволяет легко воспринимать представленные данные.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16046-8</t>
   </si>
   <si>
     <t>28.707я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.04.2023</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ПИТАНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В данном курсе рассмотрены не только все классические базовые представления о физиологии питания и биологической ценности основных пищевых веществ, но и представлены новые научные данные о физиологии пищеварения, обмене веществ в организме человека, физиологических свойствах и пищевой ценности различных пищевых веществ. Особое внимание обращается на изучение нормативной документации, содержащей актуальные научно обоснованные рекомендации питания населения для различных групп населения Российской Федерации. Несмотря на значительный объем рассмотренных вопросов, материал преподносится в компактном и концентрированном виде, в работе широко используются возможности демонстрационного материала (таблиц, схем, рисунков), что позволяет легко воспринимать представленные данные.</t>
   </si>
   <si>
     <t>978-5-534-16048-2</t>
   </si>
   <si>
     <t>28.707я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -913,61 +910,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1319.0</v>
       </c>
       <c r="M6" s="9">
         <v>1449.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.405</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>