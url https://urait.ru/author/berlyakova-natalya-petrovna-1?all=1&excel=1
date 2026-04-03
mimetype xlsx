--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>17.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>