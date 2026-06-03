--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,105 @@
   <si>
     <t>13.01.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОЙ КУЛЬТУРЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Березовая Л. Г., Берлякова Н. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные проблемы русской культуры в их исторической ретроспекции. Охвачен весь исторический путь русской культуры от древности и Средневековья до современности. Культура рассматривается как выражение ценностных установок личности, общества и государства, что в конечном итоге формирует национальное самосознание и национальную идею. Детальный анализ различных факторов культурного развития — политических, экономических, социальных, духовных — позволяет выстроить цельную картину ряда сменяющих друг друга культурно-исторических эпох, понять логику культурных изменений. В логической и исторической последовательности представлены явления фундаментальной, народной, повседневной и массовой культуры. Особое внимание уделено освещению современных культурных явлений и тенденций, в том числе массовой и медийной культуре. Для понимания закономерностей и источников культурного развития привлекается исторический материал и современные исследовательские концепции.</t>
+    <t>В учебнике рассматриваются основные проблемы русской культуры в их исторической ретроспекции. Охвачен весь исторический путь русской культуры от древности и Средневековья до современности. Культура рассматривается как выражение ценностных установок личности, общества и государства, что в конечном итоге формирует национальное самосознание и национальную идею. Детальный анализ различных факторов культурного развития — политических, экономических, социальных, духовных — позволяет выстроить цельную картину ряда сменяющих друг друга культурно-исторических эпох, понять логику культурных изменений. В логической и исторической последовательности представлены явления фундаментальной, народной, повседневной и массовой культуры. Особое внимание уделено освещению современных культурных явлений и тенденций, в том числе массовой и медийной культуре. Для понимания закономерностей и источников культурного развития привлекается исторический материал и современные исследовательские концепции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09078-9</t>
   </si>
   <si>
     <t>70я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.01.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОЙ КУЛЬТУРЫ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие «История отечественной культуры. Практикум» является методическим дополнением к учебнику «Историяотечественной культуры» и предназначено для эффективного формирования профессиональных компетенций в рамках освоения дисциплины «История отечественной культуры». Структура пособия соответствует структуре учебника, представленный материал охватывает весь исторический путь русской культуры от древности и Средневековья до современности. Практикум поддерживает концептуальную установку о ценностном содержании культурного развития.</t>
+    <t>Учебное пособие «История русской культуры. Практикум» является методическим дополнением к учебнику «История русской культуры» и предназначено для эффективного формирования профессиональных компетенций в рамках освоения дисциплины «История русской культуры». Структура пособия соответствует структуре учебника, представленный материал охватывает весь исторический путь русской культуры от древности и Средневековья до современности. Практикум поддерживает концептуальную установку о ценностном содержании культурного развития.</t>
   </si>
   <si>
     <t>978-5-534-09776-4</t>
   </si>
   <si>
     <t>18.01.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ КУЛЬТУРЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс охватывает весь исторический путь русской культуры от древности и Средневековья до современности. Детальный анализ различных факторов культурного развития — политических, экономических, социальных, духовных — позволяет выстроить цельную картину ряда сменяющих друг друга культурно-исторических эпох, понять логику культурных изменений. Курс построен на концепции ценностных мотиваций культурного процесса как становления национального самосознания.</t>
   </si>
   <si>
     <t>978-5-534-18342-9</t>
   </si>
   <si>
     <t>70я73</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются основные проблемы русской культуры в их исторической ретроспекции. Охвачен весь исторический путь русской культуры от древности и Средневековья до современности. Культура рассматривается как выражение ценностных установок личности, общества и государства, что в конечном итоге формирует национальное самосознание и национальную идею. Детальный анализ различных факторов культурного развития — политических, экономических, социальных, духовных — позволяет выстроить цельную картину ряда сменяющих друг друга культурно-исторических эпох, понять логику культурных изменений. В логической и исторической последовательности представлены явления фундаментальной, народной, повседневной и массовой культуры. Особое внимание уделено освещению современных культурных явлений и тенденций, в том числе массовой и медийной культуре. Для понимания закономерностей и источников культурного развития привлекается исторический материал и современные исследовательские концепции.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-08290-6</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ КУЛЬТУРЫ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие «История русской культуры. Практикум» является методическим дополнением к учебнику «История русской культуры» и предназначено для эффективного формирования профессиональных компетенций в рамках освоения дисциплины «История русской культуры». Структура пособия соответствует структуре учебника, представленный материал охватывает весь исторический путь русской культуры от древности и Средневековья до современности. Практикум поддерживает концептуальную установку о ценностном содержании культурного развития.</t>
   </si>
   <si>
     <t>978-5-534-08739-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1083,127 +1077,127 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2319.0</v>
       </c>
       <c r="M8" s="9">
         <v>2549.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.668</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585024</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>228</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1289.0</v>
       </c>
       <c r="M9" s="9">
         <v>1419.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.396</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>