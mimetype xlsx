--- v3 (2026-07-27)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>452</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>228</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1419.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>771</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="9">
-        <v>3349.0</v>
+        <v>3519.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3679.0</v>
+        <v>3869.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>452</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>56</v>
       </c>
@@ -1126,54 +1126,54 @@
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>228</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1419.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>58</v>
       </c>