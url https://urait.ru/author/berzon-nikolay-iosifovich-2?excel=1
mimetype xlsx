--- v2 (2026-03-20)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>20.03.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>