--- v3 (2026-05-20)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>20.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Берзон Н. И., Теплова Т. В., Григорьева Т. И. ; Под общ. ред. Берзона Н.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>В учебном пособии исследованы вопросы корпоративных финансов: внутренние и внешние источники финансирования деятельности компании, понятие структуры капитала; обоснована необходимость поддержания оптимальной структуры капитала, рассмотрены подходы к построению дивидендной политики компании, методы оценки стоимости финансовых активов и компании в целом, приводится методика проведения анализа финансового состояния компании. Учебно-методический комплекс книги включает ключевые понятия и термины, контрольные вопросы и задачи, которые помогут студентам в освоении теоретического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов; может быть использовано при подготовке специалистов по программам Master of Business Administration (МВА), а также при профессиональной переподготовке.</t>
   </si>
   <si>
     <t>978-5-534-16181-6</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>КОРПОРАТИВНЫЕ ФИНАНСЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебном пособии исследованы вопросы корпоративных финансов: внутренние и внешние источники финансирования деятельности компании, понятие структуры капитала; обоснована необходимость поддержания оптимальной структуры капитала, рассмотрены подходы к построению дивидендной политики компании, методы оценки стоимости финансовых активов и компании в целом, приводится методика проведения анализа финансового состояния компании. Учебно-методический комплекс книги включает ключевые понятия и термины, контрольные вопросы и задачи, которые помогут студентам в освоении теоретического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования; может быть использовано при подготовке специалистов по программам Master of Business Administration (МВА), а также при профессиональной переподготовке.</t>
+    <t>В курсе исследованы вопросы корпоративных финансов: внутренние и внешние источники финансирования деятельности компании, понятие структуры капитала; обоснована необходимость поддержания оптимальной структуры капитала, рассмотрены подходы к построению дивидендной политики компании, методы оценки стоимости финансовых активов и компании в целом, приводится методика проведения анализа финансового состояния компании. Учебно-методический комплекс курса включает ключевые понятия и термины, контрольные вопросы и задачи, которые помогут студентам в освоении теоретического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования; может быть использовано при подготовке специалистов по программам Master of Business Administration (МВА), а также при профессиональной переподготовке.</t>
   </si>
   <si>
     <t>978-5-534-16182-3</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>18.11.2024</t>
   </si>
   <si>
     <t>РЫНОК ЦЕННЫХ БУМАГ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
     <t>Коллектив авторов подготовил данный учебник на основе курсов лекций, прочитанных в НИУ «ВШЭ», с учетом новых тенденций развития финансовых рынков и современных требований к подготовке специалистов для работы на рынке ценных бумаг. Учебник предназначен для бакалавриата и специалитета вузов, студентов, обучающихся по специальности «Финансы и кредит», а также для специалистов по магистерским программам «Финансовые рынки и финансовые институты», «Финансовый инжиниринг» и «Фондовый рынок и инвестиции». В данном издании освещаются практически все основные вопросы, содержащиеся в действующих стандартах этих дисциплин.</t>
   </si>
   <si>
     <t>978-5-534-20549-7</t>
   </si>
   <si>
     <t>65.262я73</t>
   </si>