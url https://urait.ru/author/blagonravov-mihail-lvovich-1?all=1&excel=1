--- v1 (2026-02-08)
+++ v2 (2026-04-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>08.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>