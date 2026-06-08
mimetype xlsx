--- v2 (2026-04-07)
+++ v3 (2026-06-08)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
-[...1 lines deleted...]
-    <t>08.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>08.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,75 +157,72 @@
   <si>
     <t>Клинический анализ крови — наиболее часто назначаемый лабораторный анализ, улавливающий различные количественные и качественные нарушения клеток крови. Оценка общего анализа крови в сочетании с клинической картиной позволяет врачу любой специальности правильно установить диагноз и верно определить тактику ведения пациента. Интерпретацией результатов лабораторных, в том числе гематологических исследований, занимается любой клиницист. В предлагаемом курсе рассмотрены основные заболевания, связанные с гематологическими нарушениями, механизмы их развития и терапии, представлены характерные изменения в составе крови. На примере ситуационных задач показано практическое применение анализа гематологических и клинических данных при различных патологиях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17990-3</t>
   </si>
   <si>
     <t>54.11я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.08.2022</t>
   </si>
   <si>
     <t>СЕРДЕЧНО-СОСУДИСТАЯ НЕДОСТАТОЧНОСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Долгих В.Т., Благонравова М.Л., Перепелицы С.А.</t>
   </si>
   <si>
-    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебник предназначен для студентов высших учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
+    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов.</t>
   </si>
   <si>
     <t>978-5-534-15681-2</t>
   </si>
   <si>
     <t>54.10я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>СЕРДЕЧНО-СОСУДИСТАЯ НЕДОСТАТОЧНОСТЬ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник направлен на изучение важнейших разделов патофизиологии сердечно-сосудистой системы: острой и хронической сердечной недостаточности, кардиогенного шока, коронарной недостаточности, алкогольного поражения сердца, сердечных аритмий, нарушений сосудистого тонуса, гемодинамических нарушений при шоковых и коматозных состояниях. После каждой главы имеются ситуационные задачи. Содержанию учебника предшествует краткий экскурс в физиологию сердечно-сосудистой системы. Учебник отличается последовательным и логичным изложением важнейших разделов патофизиологии сердечно-сосудистой системы, конкретностью, простотой и практической направленностью, позволяет с учетом новейших данных трактовать патологические процессы как компоненты различных заболеваний сердца и сосудов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования.. Учебник предназначен для студентов высших и средних учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
   </si>
   <si>
     <t>978-5-534-17406-9</t>
   </si>
   <si>
     <t>13.11.2024</t>
   </si>
   <si>
     <t>ЭНДОКРИНОПАТИИ. КЛИНИКО-ПАТОФИЗИОЛОГИЧЕСКИЕ АСПЕКТЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Долгих В.Т., Кузовлева А.Н., Корпачевой О.В.</t>
   </si>
   <si>
     <t>Курс посвящен клинико-патофизиологическим аспектам эндокринопатий. Дано общее описание физиологии эндокринной системы, подробно рассмотрены биологические свойства гормонов, их участие в регуляции функций организма. Представлены различные заболевания, связанные с нарушениями в функционировании гормонов, и способы их коррекции. Курс содержит ситуационные задачи с ответами, позволяющие студентам понять логику установления диагноза и научиться самостоятельно анализировать эндокринные и клинические данные. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, ординаторов, аспирантов, преподавателей и врачей различных специальностей.</t>
   </si>
   <si>
     <t>978-5-534-20694-4</t>
   </si>
   <si>
     <t>54.15я73</t>
   </si>
 </sst>
 </file>
 
@@ -1019,131 +1016,131 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>749.0</v>
       </c>
       <c r="M7" s="9">
         <v>819.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y7" s="8">
         <v>0.24</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589964</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>286</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1559.0</v>
       </c>
       <c r="M8" s="9">
         <v>1709.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.466</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">