--- v3 (2026-06-08)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>08.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>