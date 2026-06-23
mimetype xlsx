--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ РЕЛЯТИВИСТСКОЙ АСТРОФИЗИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинников С. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Астрономия. Астрофизика. Геофизика</t>
   </si>
   <si>
-    <t>Развитие астрофизики приносит все больше открытий, важных для фундаментальной физики: гравитационные волны, черные дыры и нейтронные звезды, квазары, пульсары, ускоренное расширение Вселенной. Курс «Основы релятивистской астрофизики» дает необходимый минимум знаний, нужных для интерпретации таких явлений. Основным теоретическим аппаратом релятивистской астрофизики является общая теория относительности (ОТО). Студенты-физики, уже изучавшие ОТО, найдут в курсе подробное изложение важных в астрофизике вопросов о строении сверхплотных звезд, введение в практическую космологию, а также описание основных астрономических понятий и соответствующую терминологию. Студенты, не изучавшие ОТО, получат достаточно вспомогательного материала для того, чтобы самостоятельно овладеть теорминимумом, необходимым для работы в релятивистской астрофизике. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов высших учебных заведений, обучающихся по естественнонаучным направлениям, по специальностям «Астрофизика и звездная астрономия» и «Теоретическая физика», а также для всех интересующихся астрофизикой.</t>
+    <t>Развитие астрофизики приносит все больше открытий, важных для фундаментальной физики: гравитационные волны, черные дыры и нейтронные звезды, квазары, пульсары, ускоренное расширение Вселенной. Курс «Основы релятивистской астрофизики» дает необходимый минимум знаний, нужных для интерпретации таких явлений. Основным теоретическим аппаратом релятивистской астрофизики является общая теория относительности (ОТО). Студенты-физики, уже изучавшие ОТО, найдут в пособии подробное изложение важных в астрофизике вопросов о строении сверхплотных звезд, введение в практическую космологию, а также описание основных астрономических понятий и соответствующую терминологию. Студенты, не изучавшие ОТО, получат достаточно вспомогательного материала для того, чтобы самостоятельно овладеть теорминимумом, необходимым для работы в релятивистской астрофизике.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11778-3</t>
   </si>
   <si>
     <t>22.63я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>