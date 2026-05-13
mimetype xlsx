--- v0 (2026-03-14)
+++ v1 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -322,51 +322,51 @@
   <si>
     <t>Рассматриваются особенности организации учебной деятельности обучающихся, способы управления их учебной мотивацией, современные методы обучения и образовательные технологии в профессиональном образовании. Особое внимание уделяется использованию современных цифровых средств в образовательном процессе, изменениям в деятельности преподавателя и обучающегося в условиях цифровой трансформации, дистанционного и смешанного обучения, требованиям к онлайн-курсам и электронному образовательному контенту. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Адресовано студентам образовательных учреждений среднего профессионального образования, слушателям курсов повышения квалификации, преподавателям профессиональных образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-16206-6</t>
   </si>
   <si>
     <t>29.03.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, аспирантов, преподавателей и методистов системы профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18140-1</t>
   </si>
   <si>
     <t>22.05.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для СПО</t>
   </si>
   <si>
-    <t>В.И. Блинов [и др.].</t>
+    <t xml:space="preserve"> В. И. Блинов [и др.] ; под общей редакцией В. И. Блинова.</t>
   </si>
   <si>
     <t>В курсе представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта профессионального образования. Для студентов, аспирантов, преподавателей и методистов системы профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18318-4</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ПЕДАГОГИЧЕСКОГО СОПРОВОЖДЕНИЯ ГРУППЫ ОБУЧАЮЩИХСЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-09149-6</t>
   </si>
   <si>
     <t>74.560я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">