--- v1 (2026-05-13)
+++ v2 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>23.05.2017</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ПЕДАГОГИЧЕСКУЮ ДЕЯТЕЛЬНОСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>Учебное пособие «Введение в педагогическую деятельность» предназначено для тех, кто только начинает свою педагогическую деятельность в сфере профессионального образования (среднего профессионального или высшего). В издании представлен предварительный вводный курс, позволяющий кратко ознакомиться с основными понятиями, принципами и подходами, которые предстоит более глубоко и систематично усвоить в дальнейшем (пропедевтика). Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики.</t>
+    <t>Содержание учебника отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса. Учебное пособие «Введение в педагогическую деятельность» предназначено для тех, кто только начинает свою педагогическую деятельность в сфере профессионального образования (среднего профессионального или высшего).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08088-9</t>
   </si>
   <si>
     <t>74.560я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.01.2013</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Пискунова А.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>В предлагаемом издании дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Содержание книги позволяет получить полное представление о тесной связи практики образования и педагогических идей в истории мировой цивилизации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное издание предназначено для студентов колледжей и вузов, обучающихся по направлению «Педагогическое образование», преподавательского состава этих учебных заведений, а также для всех, кто интересуется историей педагогической мысли, развитием практики обучения и воспитания.</t>
   </si>
   <si>
     <t>978-5-534-00981-1</t>
   </si>
   <si>
     <t>74.03я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII до конца XX в. в странах европейской цивилизации. После каждой главы приведены списки основной и дополнительной литературы для самостоятельного изучения.</t>
+    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII в. до конца XX в. в странах европейской цивилизации.</t>
   </si>
   <si>
     <t>978-5-534-10201-7</t>
   </si>
   <si>
     <t>74.03я723</t>
   </si>
   <si>
     <t>17.04.2013</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ В ВЫСШЕЙ ШКОЛЕ. Учебник и практикум</t>
   </si>
   <si>
     <t>Блинов В. И., Виненко В. Г., Сергеев И. С.</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
     <t>Задача учебника содействовать преподавателю вуза с первых его шагов в создании собственной методической системы. Именно поэтому издание построено как система заданий для индивидуальной или групповой самостоятельной работы. Выполнение этих заданий позволяет усвоить знания о процессах модернизации высшего образования в России и за рубежом; овладеть поисковыми и аналитическими умениями, необходимыми для разработки современных программ высшего образования; проектировочными умениями, которые применяются в процессе преподавания.</t>
   </si>
   <si>
     <t>978-5-534-21750-6</t>
   </si>
@@ -253,123 +253,120 @@
   <si>
     <t>Учебное пособие подготовлено авторским коллективом Центра профессионального образования и систем квалификаций ФГАУ «Федеральный институт развития образования» на основе результатов деятельности в рамках Российско-Германской рабочей группы по профессиональному образованию, разработки и внедрения профессионального стандарта «Педагог профессионального обучения, профессионального образования и дополнительного профессионального образования», с учетом особенностей развития методики профессионального обучения в России и за рубежом. Пособие ориентировано на овладение деятельностью по проектированию, организации и ведению профессионального обучения; контролю и оценке его процесса и результатов; документированию процесса и результатов деятельности мастера производственного обучения и наставника на производстве.</t>
   </si>
   <si>
     <t>978-5-534-05089-9</t>
   </si>
   <si>
     <t>19.10.2018</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются основы педагогической деятельности в системе современного профессионального образования: роль мастера производственного обучения образовательной организации и наставника на производстве, проектирование, организация и ведение профессионального обучения, контроль, оценка процесса и результатов освоения профессиональной деятельности, документирование деятельности мастера производственного обучения и наставника на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов образовательных учреждений высшего образования, мастеров производственного обучения и наставников на производстве, а также работников системы дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-14863-3</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>ОБРАЗОВАТЕЛЬНЫЙ ПРОЦЕСС В ПРОФЕССИОНАЛЬНОМ ОБРАЗОВАНИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии характеризуются правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях; рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практико-ориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
+    <t>В учебном пособии характеризуются правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях; рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-00080-1</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ГРУППЫ (КУРСА) ОБУЧАЮЩИХСЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И., Сергеев И. С. ; Под общ. ред. Блинова В.И.</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данной книги, обеспечивает гибкость образовательного процесса.</t>
+    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание учебника отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-09146-5</t>
   </si>
   <si>
     <t>09.07.2021</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 2.0. ОРГАНИЗАЦИЯ УЧЕБНОЙ ДЕЯТЕЛЬНОСТИ СТУДЕНТОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И., Есенина Е. Ю., Сергеев И. С.</t>
   </si>
   <si>
     <t>Рассматриваются особенности организации учебной деятельности обучающихся, способы управления их учебной мотивацией, современные методы обучения и образовательные технологии в профессиональном образовании. Особое внимание уделяется использованию современных цифровых средств в образовательном процессе, изменениям в деятельности преподавателя и обучающегося в условиях цифровой трансформации, дистанционного и смешанного обучения, требованиям к онлайн-курсам и электронному образовательному контенту. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования. Адресовано студентам вузов, слушателям курсов повышения квалификации, преподавателям профессиональных образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-14773-5</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>31.01.2023</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 2.0. ОРГАНИЗАЦИЯ УЧЕБНОЙ ДЕЯТЕЛЬНОСТИ СТУДЕНТОВ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассматриваются особенности организации учебной деятельности обучающихся, способы управления их учебной мотивацией, современные методы обучения и образовательные технологии в профессиональном образовании. Особое внимание уделяется использованию современных цифровых средств в образовательном процессе, изменениям в деятельности преподавателя и обучающегося в условиях цифровой трансформации, дистанционного и смешанного обучения, требованиям к онлайн-курсам и электронному образовательному контенту. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Адресовано студентам образовательных учреждений среднего профессионального образования, слушателям курсов повышения квалификации, преподавателям профессиональных образовательных организаций.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16206-6</t>
   </si>
   <si>
     <t>29.03.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, аспирантов, преподавателей и методистов системы профессионального образования.</t>
+    <t>В учебнике представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования.</t>
   </si>
   <si>
     <t>978-5-534-18140-1</t>
   </si>
   <si>
     <t>22.05.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для СПО</t>
   </si>
   <si>
     <t xml:space="preserve"> В. И. Блинов [и др.] ; под общей редакцией В. И. Блинова.</t>
   </si>
   <si>
-    <t>В курсе представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта профессионального образования. Для студентов, аспирантов, преподавателей и методистов системы профессионального образования.</t>
+    <t>В курсе представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования.</t>
   </si>
   <si>
     <t>978-5-534-18318-4</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ПЕДАГОГИЧЕСКОГО СОПРОВОЖДЕНИЯ ГРУППЫ ОБУЧАЮЩИХСЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-09149-6</t>
   </si>
   <si>
     <t>74.560я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1645,271 +1642,271 @@
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
         <v>1259.0</v>
       </c>
       <c r="M14" s="9">
         <v>1379.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y14" s="8">
         <v>0.389</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>589518</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>691</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>3019.0</v>
       </c>
       <c r="M15" s="9">
         <v>3319.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y15" s="8">
         <v>0.848</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>590526</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>691</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>3019.0</v>
       </c>
       <c r="M16" s="9">
         <v>3319.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y16" s="8">
         <v>0.848</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>585427</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>133</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>589.0</v>
       </c>
       <c r="M17" s="9">
         <v>649.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.143</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>