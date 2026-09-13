--- v2 (2026-07-13)
+++ v3 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,81 +217,81 @@
   <si>
     <t>978-5-534-10201-7</t>
   </si>
   <si>
     <t>74.03я723</t>
   </si>
   <si>
     <t>17.04.2013</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ В ВЫСШЕЙ ШКОЛЕ. Учебник и практикум</t>
   </si>
   <si>
     <t>Блинов В. И., Виненко В. Г., Сергеев И. С.</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
     <t>Задача учебника содействовать преподавателю вуза с первых его шагов в создании собственной методической системы. Именно поэтому издание построено как система заданий для индивидуальной или групповой самостоятельной работы. Выполнение этих заданий позволяет усвоить знания о процессах модернизации высшего образования в России и за рубежом; овладеть поисковыми и аналитическими умениями, необходимыми для разработки современных программ высшего образования; проектировочными умениями, которые применяются в процессе преподавания.</t>
   </si>
   <si>
     <t>978-5-534-21750-6</t>
   </si>
   <si>
+    <t>19.10.2018</t>
+  </si>
+  <si>
+    <t>МЕТОДИКА ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Блинова В.И.</t>
+  </si>
+  <si>
+    <t>Методики преподавания и обучения</t>
+  </si>
+  <si>
+    <t>В учебном пособии рассматриваются основы педагогической деятельности в системе современного профессионального образования: роль мастера производственного обучения образовательной организации и наставника на производстве, проектирование, организация и ведение профессионального обучения, контроль, оценка процесса и результатов освоения профессиональной деятельности, документирование деятельности мастера производственного обучения и наставника на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов образовательных учреждений высшего образования, мастеров производственного обучения и наставников на производстве, а также работников системы дополнительного профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-14863-3</t>
+  </si>
+  <si>
+    <t>74.5я73</t>
+  </si>
+  <si>
     <t>15.06.2017</t>
   </si>
   <si>
-    <t>МЕТОДИКА ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ. Учебник</t>
-[...5 lines deleted...]
-    <t>Методики преподавания и обучения</t>
+    <t>МЕТОДИКА ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие подготовлено авторским коллективом Центра профессионального образования и систем квалификаций ФГАУ «Федеральный институт развития образования» на основе результатов деятельности в рамках Российско-Германской рабочей группы по профессиональному образованию, разработки и внедрения профессионального стандарта «Педагог профессионального обучения, профессионального образования и дополнительного профессионального образования», с учетом особенностей развития методики профессионального обучения в России и за рубежом. Пособие ориентировано на овладение деятельностью по проектированию, организации и ведению профессионального обучения; контролю и оценке его процесса и результатов; документированию процесса и результатов деятельности мастера производственного обучения и наставника на производстве.</t>
   </si>
   <si>
     <t>978-5-534-05089-9</t>
-  </si>
-[...13 lines deleted...]
-    <t>74.5я73</t>
   </si>
   <si>
     <t>ОБРАЗОВАТЕЛЬНЫЙ ПРОЦЕСС В ПРОФЕССИОНАЛЬНОМ ОБРАЗОВАНИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии характеризуются правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях; рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-00080-1</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ГРУППЫ (КУРСА) ОБУЧАЮЩИХСЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И., Сергеев И. С. ; Под общ. ред. Блинова В.И.</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание учебника отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-09146-5</t>
   </si>
@@ -741,51 +741,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vvedenie-v-pedagogicheskuyu-deyatelnost-585423" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-582737" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-587229" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-prepodavaniya-v-vysshey-shkole-582956" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-professionalnogo-obucheniya-585625" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-professionalnogo-obucheniya-587228" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-process-v-professionalnom-obrazovanii-585424" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-pedagogicheskoe-soprovozhdenie-gruppy-kursa-obuchayuschihsya-585425" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-2-0-organizaciya-uchebnoy-deyatelnosti-studentov-588931" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-2-0-organizaciya-uchebnoy-deyatelnosti-studentov-589240" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/professionalnaya-pedagogika-589518" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/professionalnaya-pedagogika-590526" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-i-metodicheskie-osnovy-pedagogicheskogo-soprovozhdeniya-gruppy-obuchayuschihsya-585427" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vvedenie-v-pedagogicheskuyu-deyatelnost-585423" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-582737" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-587229" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-prepodavaniya-v-vysshey-shkole-582956" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-professionalnogo-obucheniya-587228" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-professionalnogo-obucheniya-585625" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obrazovatelnyy-process-v-professionalnom-obrazovanii-585424" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-pedagogicheskoe-soprovozhdenie-gruppy-kursa-obuchayuschihsya-585425" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-2-0-organizaciya-uchebnoy-deyatelnosti-studentov-588931" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-2-0-organizaciya-uchebnoy-deyatelnosti-studentov-589240" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/professionalnaya-pedagogika-589518" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/professionalnaya-pedagogika-590526" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-i-metodicheskie-osnovy-pedagogicheskogo-soprovozhdeniya-gruppy-obuchayuschihsya-585427" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -993,54 +993,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>129</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M5" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1063,54 +1063,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>452</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1133,54 +1133,54 @@
       <c r="B7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>452</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>59</v>
       </c>
@@ -1203,262 +1203,262 @@
       <c r="B8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>279</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="9">
-        <v>1529.0</v>
+        <v>1599.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1679.0</v>
+        <v>1759.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>74.58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y8" s="8">
         <v>0.458</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>585625</v>
+        <v>587228</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>219</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1369.0</v>
-[...1 lines deleted...]
-      <c r="N9" s="6"/>
+        <v>1439.0</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>35</v>
+      </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>72</v>
       </c>
       <c r="V9" s="6"/>
-      <c r="W9" s="6">
-        <v>74.5</v>
+      <c r="W9" s="6" t="s">
+        <v>73</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y9" s="8">
         <v>0.385</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>587228</v>
+        <v>585625</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>219</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1369.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1439.0</v>
+      </c>
+      <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V10" s="6"/>
-      <c r="W10" s="6" t="s">
-        <v>77</v>
+      <c r="W10" s="6">
+        <v>74.5</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Y10" s="8">
         <v>0.385</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585424</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>314</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L11" s="9">
-        <v>1359.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1489.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>80</v>
       </c>
@@ -1481,54 +1481,54 @@
       <c r="B12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>133</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>589.0</v>
+        <v>619.0</v>
       </c>
       <c r="M12" s="9">
-        <v>649.0</v>
+        <v>679.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>85</v>
       </c>
@@ -1551,54 +1551,54 @@
       <c r="B13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>222</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L13" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>90</v>
       </c>
@@ -1621,54 +1621,54 @@
       <c r="B14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>222</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>94</v>
       </c>
@@ -1691,54 +1691,54 @@
       <c r="B15" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>691</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>3019.0</v>
+        <v>3169.0</v>
       </c>
       <c r="M15" s="9">
-        <v>3319.0</v>
+        <v>3489.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>98</v>
       </c>
@@ -1761,54 +1761,54 @@
       <c r="B16" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>691</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>3019.0</v>
+        <v>3169.0</v>
       </c>
       <c r="M16" s="9">
-        <v>3319.0</v>
+        <v>3489.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>102</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>103</v>
       </c>
@@ -1831,54 +1831,54 @@
       <c r="B17" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>133</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>589.0</v>
+        <v>619.0</v>
       </c>
       <c r="M17" s="9">
-        <v>649.0</v>
+        <v>679.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>106</v>
       </c>