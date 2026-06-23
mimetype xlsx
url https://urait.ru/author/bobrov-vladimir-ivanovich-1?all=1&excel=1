--- v3 (2026-04-30)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,66 +175,66 @@
   <si>
     <t>ОСНОВЫ ПОЛИГРАФИЧЕСКОГО ПРОИЗВОДСТВА: ЭКСКЛЮЗИВНЫЕ ИЗДАНИЯ 2-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Бобров В. И., Черная И. В.</t>
   </si>
   <si>
     <t>В учебном пособии рассмотрены конструкции и технологические процессы изготовления эксклюзивных, подарочных изданий, особенно в области послепечатной обработки. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлению подготовки 29.03.03 «Технология полиграфического и упаковочного производства», аспирантов, а также слушателей курсов повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-19248-3</t>
   </si>
   <si>
     <t>19.06.2020</t>
   </si>
   <si>
     <t>ОТДЕЛКА ПОЛИГРАФИЧЕСКОЙ ПРОДУКЦИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Бобров В. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе приведены основные понятия и терминология в области технологии отделочных процессов на полиграфических и упаковочных материалах. Рассмотрены теоретические и практические способы отделки продукции, виды отделочных операций, материалы, технологическое оборудование и оснастка, применяемые на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов полиграфических ссузов, обучающихся по направлению «Технология полиграфического и упаковочного производства». Он может быть полезен для студентов других направлений, изучающих отделочные процессы, а также для специалистов полиграфических предприятий и издательств.</t>
+    <t>В учебнике приведены основные понятия и терминология в области технологии отделочных процессов на полиграфических и упаковочных материалах. Рассмотрены теоретические и практические способы отделки продукции, виды отделочных операций, материалы, технологическое оборудование и оснастка, применяемые на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен для студентов полиграфических ссузов, обучающихся по направлению «Технология полиграфического и упаковочного производства». Он может быть полезен для студентов других направлений, изучающих отделочные процессы, а также для специалистов полиграфических предприятий и издательств.</t>
   </si>
   <si>
     <t>978-5-534-13741-5</t>
   </si>
   <si>
     <t>27.05.2020</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ОТДЕЛОЧНЫХ ПРОЦЕССОВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе приведены основные понятия и терминология в области технологии отделочных процессов на полиграфических и упаковочных материалах. Рассмотрены теоретические и практические способы отделки продукции, виды отделочных операций, материалы, технологическое оборудование и оснастка, применяемые на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов полиграфических вузов, обучающихся по направлению подготовки бакалавров 29.03.03 «Технология полиграфического и упаковочного производства». Он может быть полезен для студентов других направлений, изучающих отделочные процессы, а также для специалистов полиграфических предприятий и издательств.</t>
+    <t>В учебнике приведены основные понятия и терминология в области технологии отделочных процессов на полиграфических и упаковочных материалах. Рассмотрены теоретические и практические способы отделки продукции, виды отделочных операций, материалы, технологическое оборудование и оснастка, применяемые на производстве.</t>
   </si>
   <si>
     <t>978-5-534-12400-2</t>
   </si>
   <si>
     <t>37.8я73</t>
   </si>
   <si>
     <t>27.09.2019</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПОСЛЕПЕЧАТНЫХ ПРОЦЕССОВ: ЛАКИРОВАНИЕ ПРОДУКЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В предлагаемом учебнике рассмотрены основные понятия и терминология в области технологии лакирования печатной продукции. Приведены подробные описания различных видов лакирования, используемых материалов, даны основы теории и практики лакирования. В книге рассказано о режимах лакирования, необходимом технологическом оборудовании, об используемых для лакирования инструментах. Также приведены методы оценки качества лакирования и способы исправить различные недостатки продукции.</t>
   </si>
   <si>
     <t>978-5-534-11747-9</t>
   </si>
   <si>
     <t>21.02.2020</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПОСЛЕПЕЧАТНЫХ ПРОЦЕССОВ: ЭКСКЛЮЗИВНЫЕ ИЗДАНИЯ 2-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>