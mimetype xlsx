--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>