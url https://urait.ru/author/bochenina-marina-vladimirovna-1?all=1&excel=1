--- v1 (2026-02-08)
+++ v2 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>08.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>