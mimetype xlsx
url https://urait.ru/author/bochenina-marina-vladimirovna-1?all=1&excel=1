--- v2 (2026-04-11)
+++ v3 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>11.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>08.10.2021</t>
   </si>
   <si>
     <t>БИЗНЕС-СТАТИСТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Елисеевой И.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные направления применения статистических методов на предприятии, их нацеленность на анализ эффективности использования ресурсов (материальных и трудовых), измерение результатов работы предприятия, оценки финансовой устойчивости и рисков. Статистические методы раскрываются применительно к целям и задачам, возникающим в управлении текущей деятельностью предприятия, инвестициями и разработкой бизнес-стратегии. Особое внимание в курсе уделено статистическим методам контроля и анализа качества продукции, а также средствам визуализации данных. Изложение материала иллюстрируется примерами, взятыми из практики современного российского бизнеса, а также работ государственной статистики в области бизнес демографии и анализа деловой активности. Курс содержит не только теоретическую часть, которая изложена в электронном и печатном виде, но и практическую часть, включающую тесты, задания и видео. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов бакалавриата, обучающихся по направлениям «Экономика» и «Менеджмент», аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, а также может быть полезен всем тем, кто заинтересован в повышении своей личной эффективности.</t>
+    <t>В курсе рассматриваются основные направления применения статистических методов на предприятии, их нацеленность на анализ эффективности использования ресурсов (материальных и трудовых), измерение результатов работы предприятия, оценки финансовой устойчивости и рисков. Статистические методы раскрываются применительно к целям и задачам, возникающим в управлении текущей деятельностью предприятия, инвестициями и разработкой бизнес-стратегии. Особое внимание в курсе уделено статистическим методам контроля и анализа качества продукции, а также средствам визуализации данных. Изложение материала иллюстрируется примерами, взятыми из практики современного российского бизнеса, а также работ государственной статистики в области бизнес демографии и анализа деловой активности. Курс содержит не только теоретическую часть, которая изложена в электронном и печатном виде, но и практическую часть, включающую тесты, задания и видео.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14822-0</t>
   </si>
   <si>
     <t>65.051я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен преподавателями кафедры статистики и эконометрики Санкт-Петербургского государственного экономического университета. Рассматриваются основные статистические методы, применяемые для сбора, обобщения, представления и анализа массовых данных, относящихся к социальным или экономическим явлениям и процессам. Излагаются основные методы статистического исследования с использованием пакета Microsoft Office Excel. Учтены современные требования развития российской экономики и информационного обеспечения решения социальных проблем. При рассмотрении всех вопросов приводятся многочисленные примеры, что повышает усвоение изучаемого материала. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19581-1</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>В курсе рассмотрены методы сбора данных, методы вариационного и корреляционного анализов, индексный метод, анализ динамики и прогнозирования, кластерный анализ и др. Представлена система показателей статистики населения. Также описана система показателей национального богатства, инвестиций, уровня жизни населения и пр. Особое внимание уделено статистике финансовых институтов (показателей банковской деятельности и страхования). Подробно изложены такие темы статистики финансового рынка, как статистика денежного обращения, цен и инфляции. Отдельная глава посвящена системе национальных счетов по экономике в целом и на региональном уровне, включая показатели, характеризующие макроэкономические процессы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и профилям.</t>
   </si>
   <si>
     <t>978-5-534-15117-6</t>
   </si>
   <si>
     <t>19.06.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА ФИНАНСОВ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе дается представление о статистической науке, ее предмете и методе. Студенты знакомятся с организацией государственной статистики в Российской Федерации, требованиями, предъявляемые к статистическим данным. В курсе представлена статистика результатов экономической деятельности, экономическая сущность инвестиций, а также рассматривается система показателей финансовой деятельности секторов государственного управления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и профилям.</t>
   </si>
   <si>
     <t>978-5-534-16150-2</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>СТАТИСТИКА. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В практикуме представлены примеры решения типовых задач, контрольные задания и тесты, вопросы для самоподготовки по трем разделам дисциплины «Статистика»: теории статистики, социально-экономической статистике и статистике финансов. Ориентирован на использование программного продукта Excel. Практикум отвечает требованиям федерального государственного образовательного стандарта высшего профессионального образования третьего поколения. Предназначен для подготовки бакалавров по направлениям «Экономика» и «Менеджмент».</t>
+    <t>В практикуме представлены примеры решения типовых задач, контрольные задания и тесты, вопросы для самоподготовки по трем разделам дисциплины «Статистика»: теории статистики, социально-экономической статистике и статистике финансов. Ориентирован на использование программного продукта Excel. Практикум отвечает требованиям федерального государственного образовательного стандарта высшего профессионального образования третьего поколения.</t>
   </si>
   <si>
     <t>978-5-534-17879-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>