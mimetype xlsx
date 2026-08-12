--- v3 (2026-06-11)
+++ v4 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>11.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>