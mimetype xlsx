--- v3 (2026-04-23)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>23.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,63 +178,63 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
     <t>Имитационное моделирование с применением компьютерных технологий автоматизации — одна из быстро развивающихся современных дисциплин. При имитационном моделировании дискретных процессов в качестве инструментального средства широкое распространение получила система моделирования AnyLogic, комплексный инструмент, позволяющий применять в одной модели различные современные методики. Данное пособие посвящено практической реализации имитационного и агентного моделирования в этой системе, а также проведению оптимизационных экспериментов с использованием построенных моделей. На примерах пошагово излагаются методики построения моделей с применением AnyLogic версии 7.х. Каждый пример сопровождается контрольными вопросами и заданиями для самостоятельного исследования.</t>
   </si>
   <si>
     <t>978-5-534-05034-9</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>12.12.2018</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНОЕ МОДЕЛИРОВАНИЕ СИСТЕМ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Имитационное моделирование — один из самых мощных инструментов анализа и синтеза, которыми располагают специалисты, занимающиеся исследованием и проектированием сложных процессов и систем. Каждый современный исследователь должен уметь пользоваться этим методом моделирования. В курсе рассматриваются общие определения моделей и моделирования, раскрываются сущность и основные аспекты имитационного моделирования систем, приемы моделирования случайных величин, событий и процессов, планирования, проведения компьютерных экспериментов, а также наиболее употребительные методы обработки их результатов, имитационное распределенное и мультиагентное моделирование.</t>
+    <t>Имитационное моделирование — один из самых мощных инструментов анализа и синтеза, которыми располагают специалисты, занимающиеся исследованием и проектированием сложных процессов и систем. Каждый современный исследователь должен уметь пользоваться этим методом моделирования. В пособии рассматриваются общие определения моделей и моделирования, раскрываются сущность и основные аспекты имитационного моделирования систем, приемы моделирования случайных величин, событий и процессов, планирования, проведения компьютерных экспериментов, а также наиболее употребительные методы обработки их результатов, имитационное распределенное и мультиагентное моделирование.</t>
   </si>
   <si>
     <t>978-5-534-10710-4</t>
   </si>
   <si>
     <t>32.973:30.606я723</t>
   </si>
   <si>
     <t>МОДЕЛИРОВАНИЕ В СРЕДЕ ANYLOGIC. Учебник для вузов</t>
   </si>
   <si>
-    <t>Имитационное моделирование с применением компьютерных технологий автоматизации — одна из быстро развивающихся современных дисциплин. При имитационном моделировании дискретных процессов в качестве инструментального средства широкое распространение получила система моделирования AnyLogic, комплексный инструмент, позволяющий применять в одной модели различные современные методики. Данное пособие посвящено практической реализации имитационного и агентного моделирования в этой системе, а также проведению оптимизационных экспериментов с использованием построенных моделей. На примерах пошагово излагаются методики построения моделей с применением AnyLogic версии 7.х—8.x. Каждый пример сопровождается контрольными вопросами и заданиями для самостоятельного исследования.</t>
+    <t>Имитационное моделирование с применением компьютерных технологий автоматизации — одна из быстро развивающихся современных дисциплин. При имитационном моделировании дискретных процессов в качестве инструментального средства широкое распространение получила система моделирования AnyLogic, комплексный инструмент, позволяющий применять в одной модели различные современные методики. Данное пособие посвящено практической реализации имитационного и агентного моделирования в этой системе, а также проведению оптимизационных экспериментов с использованием построенных моделей. На примерах пошагово излагаются методики построения моделей с применением AnyLogic версии 7.х-8.x. Каждый пример сопровождается контрольными вопросами и заданиями для самостоятельного исследования.</t>
   </si>
   <si>
     <t>978-5-534-02560-6</t>
   </si>
   <si>
     <t>32.973я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>