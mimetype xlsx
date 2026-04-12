--- v2 (2026-02-21)
+++ v3 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>21.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,54 +127,54 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Языки и литература</t>
-[...2 lines deleted...]
-    <t>Английский язык</t>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>