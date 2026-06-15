--- v3 (2026-04-12)
+++ v4 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>12.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>