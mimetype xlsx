--- v4 (2026-06-15)
+++ v5 (2026-08-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>15.06.2026</t>
+    <t>15.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>