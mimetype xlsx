--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>01.03.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>