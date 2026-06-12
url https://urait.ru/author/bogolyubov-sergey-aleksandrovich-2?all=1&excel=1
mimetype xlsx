--- v3 (2026-04-15)
+++ v4 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,120 +208,117 @@
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Позднякова Е. А. ; Под общ. ред. Боголюбова С.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи, рекомендуемые нормативные правовые акты и литературу для более углубленного изучения. Кроме того, для практического при-менения использованы формы отдельных документов. Сформирован также словарь терминов и определений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Практикум предназначен для бакалавров, магистрантов, аспирантов, преподавателей юридических факультетов и вузов.</t>
   </si>
   <si>
     <t>978-5-534-18029-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.01.2023</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных специальностей образовательных учреждений среднего профессионального образования по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи. Кроме того, для практического применения приведены формы отдельных документов. Сформирован также словарь терминов и определений.</t>
+    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи. Кроме того, для практического применения приведены формы отдельных документов. Сформирован также словарь терминов и определений.</t>
   </si>
   <si>
     <t>978-5-534-18030-5</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Боголюбова С.А.</t>
   </si>
   <si>
-    <t>В учебнике «Основы экологического права» авторами рассмотрен организационно-правовой механизм охраны окружающей среды, включающий такие сравнительно новые элементы, как нормирование, экологический аудит, стандартизация, техническое регулирование, сертификация, экологический паспорт предприятия, оценка воздействия каждого проекта на состояние окружающей среды, государственная и общественная экологическая экспертиза. Данное издание не уходит от актуальных проблем современности, творчески их рассматривает, идет в ногу с запросами экономики и потребностями практики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет интересна специалистам, изучающим вопросы данной тематики.</t>
+    <t>В издании рассмотрены понятие, методы, источники и принципы экологического права. Особенная часть курса посвящена вопросам правовой охраны земли, недр, водоемов, лесов, животного мира и атмосферного воздуха, особо охраняемых природных территорий и объектов. Издание подробно освещает деятельность новых органов экологического управления, экономические и юридические методы экологического управления, экологические требования к хозяйственной деятельности, обеспечение защиты экологических прав и выполнения обязанностей, содержит комментарии новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание будет интересно специалистам, изучающим вопросы данной тематики.</t>
   </si>
   <si>
     <t>978-5-534-17738-1</t>
   </si>
   <si>
     <t>05.09.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА. КРАТКИЙ КУРС 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Практикум позволит студентам получить необходимые навыки и умения на основе теоретических знаний по экологическому праву. Материал пособия подробно структурирован. Издание включает наиболее важные вопросы экологического права, а также задачи, вопросы и задания для самостоятельной работы, примерные темы курсовых работ и рефератов, вопросы для экзаменов и обсуждения на круглых столах, конференциях и диспутах.</t>
   </si>
   <si>
     <t>978-5-534-17436-6</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ СЕЛЬСКОГО, ЛЕСНОГО И РЫБНОГО ХОЗЯЙСТВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Боголюбов С. А., Позднякова Е. А.</t>
   </si>
   <si>
-    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия. Уделяется внимание вопросам предоставления земельных участков для строительства, лицензированию добычи полезных ископаемых, аренде лесных участков, использованию водных объектов, принадлежащих на праве частной собственности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов правовых (юридических) и других направлений экономических, технических и иных учреждений среднего профессионального образования.</t>
+    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия.</t>
   </si>
   <si>
     <t>978-5-534-17929-3</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия. Уделяется внимание вопросам предоставления земельных участков для строительства, лицензированию добычи полезных ископаемых, аренде лесных участков, использованию водных объектов, принадлежащих на праве частной собственности. Соответствуют актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов (бакалавров, магистров) правовых (юридических) и других факультетов экономических, технических и иных высших учебных заведений.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17928-6</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В издании рассмотрены понятие, методы, источники и принципы экологического права. Особенная часть курса посвящена вопросам правовой охраны земли, недр, водоемов, лесов, животного мира и атмосферного воздуха, особо охраняемых природных территорий и объектов. Издание подробно освещает деятельность новых органов экологического управления, экономические и юридические методы экологического управления, экологические требования к хозяйственной деятельности, обеспечение защиты экологических прав и выполнения обязанностей, содержит комментарии новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17734-3</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Представленные в практикуме вводные положения, задачи, вопросы и задания для самостоятельной работы обеспечивают методическую и научную преемственность в получении навыков и умений на основе теоретических знаний по экологическому праву. Ко всем темам приводится перечень необходимых нормативных актов. В издание включены также примерные темы курсовых работ и рефератов, вопросы для экзаменов, даются рекомендации по проведению круглых столов, конференций и диспутов. Издание включает наиболее важные вопросы экологического права, является логическим продолжением курса «Экологическое право» под редакцией С. А. Боголюбова. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов академического бакалавриата, а также магистров, аспирантов, преподавателей юридических вузов, юристов-практиков, предпринимателей, а также других граждан, намеренных получать экологическую информацию и защищать свои права на благоприятную окружающую среду.</t>
+    <t>Представленные в практикуме вводные положения, задачи, вопросы и задания для самостоятельной работы обеспечивают методическую и научную преемственность в получении навыков и умений на основе теоретических знаний по экологическому праву. Ко всем темам приводится перечень необходимых нормативных актов. В издание включены также примерные темы курсовых работ и рефератов, вопросы для экзаменов, даются рекомендации по проведению круглых столов, конференций и диспутов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов академического бакалавриата, а также магистров, аспирантов, преподавателей юридических вузов, юристов-практиков, предпринимателей, а также других граждан, намеренных получать экологическую информацию и защищать свои права на благоприятную окружающую среду.</t>
   </si>
   <si>
     <t>978-5-534-17435-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1515,197 +1512,197 @@
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2449.0</v>
       </c>
       <c r="M13" s="9">
         <v>2689.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.701</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>559580</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>318</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1709.0</v>
       </c>
       <c r="M14" s="9">
         <v>1879.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.505</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>560056</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2025</v>
       </c>
       <c r="J15" s="8">
         <v>229</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1289.0</v>
       </c>
       <c r="M15" s="9">
         <v>1419.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="8">
         <v>0.397</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>