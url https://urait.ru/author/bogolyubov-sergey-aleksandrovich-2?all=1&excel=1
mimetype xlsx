--- v4 (2026-06-12)
+++ v5 (2026-08-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
-[...1 lines deleted...]
-    <t>13.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>15.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -256,54 +256,60 @@
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА. КРАТКИЙ КУРС 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Практикум позволит студентам получить необходимые навыки и умения на основе теоретических знаний по экологическому праву. Материал пособия подробно структурирован. Издание включает наиболее важные вопросы экологического права, а также задачи, вопросы и задания для самостоятельной работы, примерные темы курсовых работ и рефератов, вопросы для экзаменов и обсуждения на круглых столах, конференциях и диспутах.</t>
   </si>
   <si>
     <t>978-5-534-17436-6</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ СЕЛЬСКОГО, ЛЕСНОГО И РЫБНОГО ХОЗЯЙСТВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Боголюбов С. А., Позднякова Е. А.</t>
   </si>
   <si>
     <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия.</t>
   </si>
   <si>
     <t>978-5-534-17929-3</t>
   </si>
   <si>
-    <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...2 lines deleted...]
-    <t>978-5-534-17928-6</t>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>В учебном курсе излагаются законодательные требования, приводятся примеры, наглядные схемы, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. Содержание курса актуализировано в соответствии с действующим законодательством. Для преподавателей и студентов высших учебных заведений, а также всех, кто интересуется вопросами экологического права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22055-1</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В издании рассмотрены понятие, методы, источники и принципы экологического права. Особенная часть курса посвящена вопросам правовой охраны земли, недр, водоемов, лесов, животного мира и атмосферного воздуха, особо охраняемых природных территорий и объектов. Издание подробно освещает деятельность новых органов экологического управления, экономические и юридические методы экологического управления, экологические требования к хозяйственной деятельности, обеспечение защиты экологических прав и выполнения обязанностей, содержит комментарии новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17734-3</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Представленные в практикуме вводные положения, задачи, вопросы и задания для самостоятельной работы обеспечивают методическую и научную преемственность в получении навыков и умений на основе теоретических знаний по экологическому праву. Ко всем темам приводится перечень необходимых нормативных актов. В издание включены также примерные темы курсовых работ и рефератов, вопросы для экзаменов, даются рекомендации по проведению круглых столов, конференций и диспутов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов академического бакалавриата, а также магистров, аспирантов, преподавателей юридических вузов, юристов-практиков, предпринимателей, а также других граждан, намеренных получать экологическую информацию и защищать свои права на благоприятную окружающую среду.</t>
   </si>
   <si>
     <t>978-5-534-17435-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -681,51 +687,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-ekologicheskogo-prava-559608" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-558582" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-558581" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583279" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583549" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-560687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-kratkiy-kurs-560702" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-oblasti-selskogo-lesnogo-i-rybnogo-hozyaystva-584043" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-583233" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-559580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-kratkiy-kurs-560056" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aktualnye-problemy-ekologicheskogo-prava-559608" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-558582" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-558581" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583279" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583549" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-560687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-kratkiy-kurs-560702" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-oblasti-selskogo-lesnogo-i-rybnogo-hozyaystva-584043" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-600682" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-559580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-kratkiy-kurs-560056" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1464,245 +1470,245 @@
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.701</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>583233</v>
+        <v>600682</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>479</v>
+        <v>430</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2449.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2689.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.701</v>
+        <v>0.641</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>559580</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>318</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1709.0</v>
       </c>
       <c r="M14" s="9">
         <v>1879.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.505</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>560056</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2025</v>
       </c>
       <c r="J15" s="8">
         <v>229</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1289.0</v>
       </c>
       <c r="M15" s="9">
         <v>1419.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="8">
         <v>0.397</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>