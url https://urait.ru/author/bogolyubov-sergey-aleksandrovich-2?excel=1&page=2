--- v0 (2026-01-22)
+++ v1 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.01.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>229</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1209.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1329.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>