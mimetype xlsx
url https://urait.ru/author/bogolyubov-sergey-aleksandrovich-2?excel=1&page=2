--- v1 (2026-05-03)
+++ v2 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.05.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.09.2023</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Боголюбов С. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>Представленные в практикуме вводные положения, задачи, вопросы и задания для самостоятельной работы обеспечивают методическую и научную преемственность в получении навыков и умений на основе теоретических знаний по экологическому праву. Ко всем темам приводится перечень необходимых нормативных актов. В издание включены также примерные темы курсовых работ и рефератов, вопросы для экзаменов, даются рекомендации по проведению круглых столов, конференций и диспутов. Издание включает наиболее важные вопросы экологического права, является логическим продолжением курса «Экологическое право» под редакцией С. А. Боголюбова. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов академического бакалавриата, а также магистров, аспирантов, преподавателей юридических вузов, юристов-практиков, предпринимателей, а также других граждан, намеренных получать экологическую информацию и защищать свои права на благоприятную окружающую среду.</t>
+    <t>Представленные в практикуме вводные положения, задачи, вопросы и задания для самостоятельной работы обеспечивают методическую и научную преемственность в получении навыков и умений на основе теоретических знаний по экологическому праву. Ко всем темам приводится перечень необходимых нормативных актов. В издание включены также примерные темы курсовых работ и рефератов, вопросы для экзаменов, даются рекомендации по проведению круглых столов, конференций и диспутов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов академического бакалавриата, а также магистров, аспирантов, преподавателей юридических вузов, юристов-практиков, предпринимателей, а также других граждан, намеренных получать экологическую информацию и защищать свои права на благоприятную окружающую среду.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17435-9</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>