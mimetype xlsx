--- v2 (2026-07-03)
+++ v3 (2026-09-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.07.2026</t>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>