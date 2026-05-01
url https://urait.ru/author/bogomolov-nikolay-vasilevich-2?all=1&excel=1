--- v1 (2026-03-14)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>14.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>