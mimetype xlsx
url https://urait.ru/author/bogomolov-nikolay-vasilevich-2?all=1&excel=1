--- v2 (2026-05-01)
+++ v3 (2026-06-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>01.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,156 +157,156 @@
   <si>
     <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из раздела программы по математике «Алгебра и начала анализа» для направлений обучения, у которых математика является непрофильным предметом. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09525-8</t>
   </si>
   <si>
     <t>22.1я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГЕОМЕТРИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Геометрия, топология</t>
   </si>
   <si>
-    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из раздела программы по математике «Геометрия» для направлений обучения, у которых математика является непрофильным предметом. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
+    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из раздела по математике «Геометрия» для направлений обучения, у которых математика является непрофильным предметом. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
   </si>
   <si>
     <t>978-5-534-09528-9</t>
   </si>
   <si>
     <t>04.06.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Богомолов Н. В., Самойленко П. И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные разделы математики: алгебра, начала анализа, дифференциальное и интегральное исчисления, дифференциальные уравнения, аналитическая геометрия на плоскости, стереометрия, элементы теории вероятностей и математической статистики. Приведено большое количество тщательно подобранных примеров с решениями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений. Может быть использован школьниками старших классов общеобразовательных школ, слушателями курсов по подготовке в вузы и учителями школ.</t>
   </si>
   <si>
     <t>978-5-534-20141-3</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>08.07.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные разделы математики: алгебра, начала анализа, дифференциальное и интегральное исчисления, дифференциальные уравнения, аналитическая геометрия на плоскости, стереометрия, элементы теории вероятностей и математической статистики. Приведено большое количество тщательно подобранных примеров с решениями. После каждой темы представлен блок вопросов, позволяющих проконтролировать понимание теоретических положений.</t>
+    <t>В учебнике рассмотрены основные разделы математики: алгебра, начала анализа, дифференциальное и интегральное исчисления, дифференциальные уравнения, аналитическая геометрия на плоскости, стереометрия, элементы теории вероятностей и математической статистики. Приведено большое количество тщательно подобранных примеров с решениями.</t>
   </si>
   <si>
     <t>978-5-534-21352-2</t>
   </si>
   <si>
     <t>03.01.2023</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. АЛГЕБРА И НАЧАЛА АНАЛИЗА. БАЗОВЫЙ УРОВЕНЬ: 10—11 КЛАССЫ. Учебник для СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Учебник представляет собой систематическое изложение раздела программы по математике «Алгебра и начала анализа». Наряду с изложением приемов и методов решения типовых задач в учебнике приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16084-0</t>
   </si>
   <si>
     <t>10.07.2015</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. ЗАДАЧИ С РЕШЕНИЯМИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Пособие формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из всех разделов программы по математике для направлений обучения, у которых математика является непрофильным предметом. Книга состоит из четырех разделов: «Задачи для повторения», «Алгебра и начала анализа», «Геометрия» и «Дополнительные главы». В силу большого объема пособие разделено на две части. В первую часть вошел первый раздел и главы с IV по X второго раздела. Остальные материалы вошли во вторую часть. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
+    <t>Пособие формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по математике. При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из всех разделов программы по математике для направлений обучения, у которых математика является непрофильным предметом. Книга состоит из четырех разделов: «Задачи для повторения», «Алгебра и начала анализа», «Геометрия» и «Дополнительные главы». В силу большого объема пособие разделено на две части. В первую часть вошел первый раздел и главы с IV по X второго раздела. Остальные материалы вошли во вторую часть. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде.</t>
   </si>
   <si>
     <t>978-5-534-16211-0</t>
   </si>
   <si>
     <t>08.07.2015</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. ЗАДАЧИ С РЕШЕНИЯМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из всех разделов программы по математике для вузов, в которых математика является непрофильным предметом. Книга состоит из четырех разделов: «Задачи для повторения», «Алгебра и начала анализа», «Геометрия» и «Дополнительные главы». Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
+    <t>При решении задач по математике многие учащиеся нуждаются в помощи. Подобного рода консультации и рекомендации при разъяснении приемов решения задач можно получить в данной книге. Настоящее пособие представляет собой руководство к решению задач из всех разделов программы по математике для вузов, в которых математика является непрофильным предметом. Книга состоит из четырех разделов: «Задачи для повторения», «Алгебра и начала анализа», «Геометрия» и «Дополнительные главы». В силу большого объема пособие разделено на две части. Наряду с изложением приемов и методов решения типовых задач в пособии приведены доказательства ряда формул, которые можно рассматривать как решения задач в общем виде, что поможет изучению теоретического материала.</t>
   </si>
   <si>
     <t>978-5-534-16210-3</t>
   </si>
   <si>
     <t>09.07.2025</t>
   </si>
   <si>
     <t>МАТЕМАТИКА. УГЛУБЛЕННЫЙ УРОВЕНЬ. 10—11 КЛАССЫ 6-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>В учебнике рассмотрены основные разделы математики: алгебра, начала анализа, дифференциальное и интегральное исчисления, дифференциальные уравнения, аналитическая геометрия на плоскости, стереометрия, элементы теории вероятностей и математической статистики. Приведено большое количество тщательно подобранных примеров с решениями. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-21435-2</t>
   </si>
   <si>
     <t>20.10.2011</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЕ ЗАНЯТИЯ ПО МАТЕМАТИКЕ 11-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данное учебное пособие уже много лет пользуется неизменным спросом у студентов и преподавателей высших и средних профессиональных учебных заведений, выдержало несколько переизданий, переведено на английский и языки стран бывшего СССР. Пособие носит прикладной характер, его основное назначение помочь студенту самостоятельно, без помощи преподавателя, изучить приемы решения задач по математике, закрепить и углубить навыки, приобретенные при решении этих задач. В связи с этим кратко и доступно изложены теоретические основы разделов курса, приведены примеры решения типовых задач, а также содержатся задачи для самостоятельного решения, к которым даются ответы, и зачетные работы по основным темам.</t>
+    <t>Пособие носит прикладной характер, его основное назначение помочь студенту самостоятельно, без помощи преподавателя, изучить приемы решения задач по математике, закрепить и углубить навыки, приобретенные при решении этих задач. Кратко и доступно изложены теоретические основы разделов курса, приведены примеры решения типовых задач, а также содержатся задачи для самостоятельного решения, к которым даются ответы, и зачетные работы по основным темам.</t>
   </si>
   <si>
     <t>978-5-534-18418-1</t>
   </si>
   <si>
     <t>17.10.2014</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЕ ЗАНЯТИЯ ПО МАТЕМАТИКЕ 11-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18419-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>