--- v3 (2026-06-27)
+++ v4 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>27.06.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -678,51 +678,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/algebra-i-nachala-analiza-598516" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-598517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-581540" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-598473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-algebra-i-nachala-analiza-bazovyy-uroven-10-11-klassy-599024" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-zadachi-s-resheniyami-599028" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-zadachi-s-resheniyami-599027" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-uglublennyy-uroven-10-11-klassy-599023" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-zanyatiya-po-matematike-599047" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-zanyatiya-po-matematike-599048" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/algebra-i-nachala-analiza-598516" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geometriya-598517" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-598414" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-598473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-algebra-i-nachala-analiza-bazovyy-uroven-10-11-klassy-599024" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-zadachi-s-resheniyami-599028" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-zadachi-s-resheniyami-599027" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/matematika-uglublennyy-uroven-10-11-klassy-599023" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-zanyatiya-po-matematike-599047" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskie-zanyatiya-po-matematike-599048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1043,69 +1043,69 @@
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.149</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>581540</v>
+        <v>598414</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>400</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2079.0</v>
       </c>
       <c r="M7" s="9">
         <v>2289.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>