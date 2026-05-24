--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>03.04.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРАВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Вологдина  А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для более точного понимания смысла юридических понятий составлен глоссарий. Курс также содержит дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования.</t>
+    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для студентов среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19075-5</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРАВО 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Серьезное внимание уделено правоотношениям с участием иностранного элемента. Для более точного понимания смысла юридических понятий составлен глоссарий. Курс также содержит дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов неюридических факультетов, изучающих дисциплины «Право» и «Правоведение».</t>
+    <t>Курс подготовлен авторским коллективом Всероссийской академии внешней торговли на основе многолетнего опыта преподавания юридических дисциплин будущим экономистам, финансистам и менеджерам и призван содействовать системному и комплексному изучению правового регулирования, а также формированию навыков юридического мышления. Содержание курса раскрывает основные понятия и категории права, систему отраслей российского права, включая конституционное, административное, гражданское, семейное, трудовое, финансовое, уголовное право, судебный процесс, соотношение и взаимодействие российского права с международным правом. Учтены последние изменения в Конституции Российской Федерации и законодательстве, в том числе реформирование Гражданского кодекса РФ, изменения в судебной системе Российской Федерации, создание Евразийского экономического союза (ЕАЭС). Для студентов неюридических факультетов, изучающих дисциплины «Право» и «Правоведение».</t>
   </si>
   <si>
     <t>978-5-534-19074-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>