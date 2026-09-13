--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>417</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2159.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2369.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>417</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2159.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2369.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>