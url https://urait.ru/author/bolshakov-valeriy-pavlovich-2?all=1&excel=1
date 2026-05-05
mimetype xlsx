--- v2 (2026-03-03)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>