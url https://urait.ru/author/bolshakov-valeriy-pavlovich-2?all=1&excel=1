--- v3 (2026-05-05)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,75 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>05.12.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ И ТЕОРИЯ КУЛЬТУРЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Большаков В. П., Завершинский К. Ф., Новицкая Л. Ф. ; Под общ. ред. Большакова В.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>Книга, которую Вы держите в руках, ориентирована на широкий круг читателей. Она будет полезна студентам вузов при изучении базовых культурологических курсов; студентам, магистрантам и аспирантам культурологических и исторических специальностей и специализаций, изучающим курсы истории мировой культуры, мировой художественной культуры, теории культуры, а также — для научной работы. Учебное пособие может оказать помощь в работе и преподавателям высших и средних учебных заведений. Написанная достаточно просто, книга вполне пригодна для всех интересующихся историко-культурной проблематикой.</t>
+    <t>Книга, которую Вы держите в руках, ориентирована на широкий круг читателей. Она будет полезна студентам вузов при изучении базовых культурологических курсов; студентам, магистрантам и аспирантам культурологических и исторических специальностей и специализаций, изучающим курсы истории мировой культуры, мировой художественной культуры, теории культуры, а также для научной работы. Учебное пособие может оказать помощь в работе и преподавателям высших и средних учебных заведений. Написанная достаточно просто, книга вполне пригодна для всех интересующихся историко-культурной проблематикой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05382-1</t>
   </si>
   <si>
     <t>930.85я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.06.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ И ТЕОРИЯ КУЛЬТУРЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии рассмотрены современные теоретические представления о возникновении культуры, возможностях различного понимания ее сущности и явлений, а также, об особенностях культуры в ее историческом развитии. В книге анализируется своеобразие культур древних цивилизаций и античности (Греции и Рима), европейской средневековой культуры, цивилизационные изменения в Европе эпохи Возрождения и трансформации в европейской культуре Нового времени (включая ХIХ в.), и особо — своеобразие бытия и динамики мировой культуры в ХХ в. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, изучающих культурологические дисциплины, преподавателей и для всех интересующихся проблематикой теории и истории культуры.</t>
   </si>
   <si>
     <t>978-5-534-11902-2</t>
   </si>
   <si>
     <t>930.85я723</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ МИРОВОЙ КУЛЬТУРЫ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Иконниковой С.Н., Большакова В.П.</t>
   </si>
   <si>
     <t>В учебнике рассмотрены история мировой культуры в разные периоды (первобытная эпоха, древние цивилизации, античный мир, Средневековье, Новое время, современность, отдельно дана история русской культуры). Коротко, но емко даны особенности этапов исторического развития культуры, особенности современной культуры (мировой и отечественной). К каждой главе приведены контрольные вопросы и дополнительная литература. Основной материал дополнен словником, в котором даны определения основных культурологических понятий и терминов.</t>
   </si>
   <si>
     <t>978-5-534-09540-1</t>
   </si>
   <si>
     <t>71я723</t>
   </si>
@@ -959,271 +956,271 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1569.0</v>
       </c>
       <c r="M6" s="9">
         <v>1729.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.47</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>585589</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>256</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1419.0</v>
       </c>
       <c r="M7" s="9">
         <v>1559.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.43</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589259</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>495</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2519.0</v>
       </c>
       <c r="M8" s="9">
         <v>2769.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.72</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589334</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>513</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2609.0</v>
       </c>
       <c r="M9" s="9">
         <v>2869.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.742</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>