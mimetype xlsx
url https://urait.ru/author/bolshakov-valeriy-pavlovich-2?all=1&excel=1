--- v4 (2026-06-22)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>